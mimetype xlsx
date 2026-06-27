--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -1,673 +1,823 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DilipBERERABeltracy\OneDrive\MASTER DATA\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{70C1E15D-91CF-40F7-A2AA-EA0FB86096D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+    <workbookView xWindow="-51720" yWindow="-5460" windowWidth="51840" windowHeight="21120" xr2:uid="{25D79037-A226-4F28-87BC-A6D021ED66EA}"/>
   </bookViews>
   <sheets>
-    <sheet name="Catalog" sheetId="1" r:id="rId1"/>
+    <sheet name="ALL-BOX" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
-[...40 lines deleted...]
-    <t>Qty</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+  <si>
+    <t>BELTRACY CODE</t>
+  </si>
+  <si>
+    <t>Description FR</t>
+  </si>
+  <si>
+    <t>Description NL</t>
+  </si>
+  <si>
+    <t>MOQ</t>
+  </si>
+  <si>
+    <t>BRUTTO PRICE</t>
+  </si>
+  <si>
+    <t>ALL001500GZSA</t>
   </si>
   <si>
     <t>ALL001680GZEO</t>
   </si>
   <si>
-    <t>All-Box Rotocof 120 l avec porte outils</t>
-[...7 lines deleted...]
-  <si>
     <t>ALL001850GZEJA</t>
   </si>
   <si>
-    <t>All-Box Rotocof 180 l</t>
-[...7 lines deleted...]
-  <si>
     <t>ALL100110GZE</t>
   </si>
   <si>
-    <t>All-Box Rotocof 240 l</t>
-[...14 lines deleted...]
-    <t>€ 156.1726</t>
+    <t>COFFRE ROTOCOF 50 L JAUNE avec GZ . PZ . SANGLE et AUGET</t>
+  </si>
+  <si>
+    <t>COFFRE ROTOCOF 190 L JAUNE avec GZ . PZ</t>
+  </si>
+  <si>
+    <t>COFFRE ROTOCOF 245 L 1100 ADJ JAUNE avec GZ120L. P120L</t>
+  </si>
+  <si>
+    <t>COFFRE ROTOCOF 120 L JAUNE avec GZ120L . P120L et PORTE OUTILS</t>
+  </si>
+  <si>
+    <t>ROTOCOF KOFFER 50 L GEEL met GZ . PZ . RIEM en BAKJE</t>
+  </si>
+  <si>
+    <t>ROTOCOF KOFFER 120 L GEEL met GZ120L . P120L en GEREEDSCHAPHOUDER</t>
+  </si>
+  <si>
+    <t>ROTOCOF KOFFER 190 L GEEL met GZ . PZ</t>
+  </si>
+  <si>
+    <t>ROTOCOF KOFFER 245 L 1100 ADJ GEEL met GZ120L. P120L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+  </numFmts>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...31 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="7">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
+</file>
+
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
+</file>
+
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+</rvData>
+</file>
+
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
+</file>
+
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+</richValueRels>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BCD1C445-200E-4CA9-9D3E-07D1ECD69BE2}" name="Tableau2" displayName="Tableau2" ref="A6:E10" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+  <autoFilter ref="A6:E10" xr:uid="{BCD1C445-200E-4CA9-9D3E-07D1ECD69BE2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:E10">
+    <sortCondition ref="A6:A10"/>
+  </sortState>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{462FBBD0-56CE-4249-A980-C9E83E224E95}" name="BELTRACY CODE" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{47F8828C-51EF-4836-A154-7153D6A9D8D6}" name="Description FR" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{3E0E9AC8-D797-4FFD-8809-6811B4FBEABA}" name="Description NL" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{B62F026F-6991-4466-BC6B-95EC35E124B9}" name="MOQ" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{42DAF600-11D1-416F-8849-73C945A52E0F}" name="BRUTTO PRICE" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73A9D67F-55CF-4FA9-A608-7816BA6C126C}">
+  <dimension ref="A1:E10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C20" sqref="C20"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="3" width="40.7109375" customWidth="1"/>
-    <col min="4" max="5" width="20.7109375" customWidth="1"/>
+    <col min="1" max="1" width="20.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="59.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="65.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="C6" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="E6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
-      <c r="A6" s="2" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="2">
+        <v>1</v>
+      </c>
+      <c r="E7" s="3">
+        <v>169.27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="2">
+        <v>1</v>
+      </c>
+      <c r="E8" s="3">
+        <v>232.76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="B9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2">
+        <v>1</v>
+      </c>
+      <c r="E9" s="3">
+        <v>366.98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="B10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="C10" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="6" t="s">
-[...40 lines deleted...]
-        <v>28</v>
+      <c r="D10" s="2">
+        <v>1</v>
+      </c>
+      <c r="E10" s="3">
+        <v>457.7</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:E5"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Catalog</vt:lpstr>
+      <vt:lpstr>ALL-BOX</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Dilip BERERA | Beltracy</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>