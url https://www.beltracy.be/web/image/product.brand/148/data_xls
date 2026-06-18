--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="846">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="915" uniqueCount="842">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Climax 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Climax 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Climax 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Climax 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>CLI2651021300000</t>
   </si>
   <si>
     <t>21-C ATEX PLUS FALL ARREST HARNESS</t>
   </si>
@@ -619,62 +619,50 @@
     <t>€ 299.99</t>
   </si>
   <si>
     <t>CLI2105421100000</t>
   </si>
   <si>
     <t>ELEKTRONISCHE LASHELM, 325X325MM, BATTERIJ</t>
   </si>
   <si>
     <t>8423246234749</t>
   </si>
   <si>
     <t>€ 28.9</t>
   </si>
   <si>
     <t>CLI2671006106000</t>
   </si>
   <si>
     <t>ELINGUE GRIS 6 M.</t>
   </si>
   <si>
     <t>8423246211085</t>
   </si>
   <si>
     <t>€ 47.99</t>
-  </si>
-[...10 lines deleted...]
-    <t>€ 63.0</t>
   </si>
   <si>
     <t>CLI2671002108000</t>
   </si>
   <si>
     <t>ELINGUE JAUNE 8 MT.</t>
   </si>
   <si>
     <t>8423246211382</t>
   </si>
   <si>
     <t>€ 46.0</t>
   </si>
   <si>
     <t>CLI2671003108000</t>
   </si>
   <si>
     <t>ELINGUE VERTE 8 MT.</t>
   </si>
   <si>
     <t>8423246211276</t>
   </si>
   <si>
     <t>€ 29.01</t>
   </si>
@@ -2935,51 +2923,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F239"/>
+  <dimension ref="A1:F238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -3766,145 +3754,145 @@
       <c r="D65" s="6" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="C67" s="5" t="s">
+      <c r="C67" s="5"/>
+      <c r="D67" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="D67" s="6" t="s">
+      <c r="E67" s="5" t="s">
         <v>218</v>
+      </c>
+      <c r="F67" s="5">
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>220</v>
       </c>
       <c r="C68" s="5"/>
       <c r="D68" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F68" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>224</v>
       </c>
       <c r="C69" s="5"/>
       <c r="D69" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69" s="5" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F69" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="B70" s="4" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C70" s="5"/>
       <c r="D70" s="6" t="s">
-        <v>86</v>
+        <v>228</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C71" s="5"/>
       <c r="D71" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>233</v>
       </c>
       <c r="F71" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="C72" s="5"/>
+      <c r="C72" s="5" t="s">
+        <v>236</v>
+      </c>
       <c r="D72" s="6" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E72" s="5" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>244</v>
@@ -4098,121 +4086,121 @@
     <row r="88" spans="1:4">
       <c r="A88" s="4" t="s">
         <v>298</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>300</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>304</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C90" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="D90" s="6" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="B91" s="4" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>314</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>317</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B94" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="B94" s="4" t="s">
+      <c r="C94" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="C94" s="5" t="s">
+      <c r="D94" s="6" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>324</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>325</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>328</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>329</v>
@@ -4238,203 +4226,203 @@
     <row r="98" spans="1:6">
       <c r="A98" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>336</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>337</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>340</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>341</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="B100" s="4" t="s">
         <v>343</v>
       </c>
-      <c r="B100" s="4" t="s">
+      <c r="C100" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="C100" s="5" t="s">
+      <c r="D100" s="6" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>352</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>356</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>357</v>
       </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>360</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-      <c r="F104" s="5"/>
+        <v>221</v>
+      </c>
+      <c r="E104" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F104" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="B105" s="4" t="s">
         <v>362</v>
       </c>
-      <c r="B105" s="4" t="s">
+      <c r="C105" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="C105" s="5" t="s">
+      <c r="D105" s="6" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E105" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F105" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>366</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>367</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E106" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F106" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B107" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="B107" s="4" t="s">
+      <c r="C107" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="6" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E107" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F107" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="B108" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="B108" s="4" t="s">
+      <c r="C108" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="C108" s="5" t="s">
+      <c r="D108" s="6" t="s">
         <v>374</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>376</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>377</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>380</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>381</v>
@@ -4460,65 +4448,65 @@
     <row r="112" spans="1:6">
       <c r="A112" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>388</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>389</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>392</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>394</v>
+        <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="B114" s="4" t="s">
         <v>395</v>
       </c>
-      <c r="B114" s="4" t="s">
+      <c r="C114" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="D114" s="6" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>400</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>404</v>
@@ -4586,253 +4574,253 @@
     <row r="121" spans="1:4">
       <c r="A121" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>424</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>429</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="B123" s="4" t="s">
         <v>430</v>
       </c>
-      <c r="B123" s="4" t="s">
+      <c r="C123" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="C123" s="5" t="s">
+      <c r="D123" s="6" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>434</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>435</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>438</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>439</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B126" s="4" t="s">
         <v>441</v>
       </c>
-      <c r="B126" s="4" t="s">
+      <c r="C126" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="C126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="6" t="s">
-        <v>436</v>
+        <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="B127" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="B127" s="4" t="s">
+      <c r="C127" s="5" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="B128" s="4" t="s">
         <v>447</v>
       </c>
-      <c r="B128" s="4" t="s">
+      <c r="C128" s="5" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="B129" s="4" t="s">
         <v>450</v>
       </c>
-      <c r="B129" s="4" t="s">
+      <c r="C129" s="5" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B130" s="4" t="s">
         <v>453</v>
       </c>
-      <c r="B130" s="4" t="s">
+      <c r="C130" s="5" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="B131" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="B131" s="4" t="s">
+      <c r="C131" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="C131" s="5" t="s">
+      <c r="D131" s="6" t="s">
         <v>458</v>
       </c>
-      <c r="D131" s="6" t="s">
-        <v>40</v>
+      <c r="E131" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F131" s="5">
+        <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4" t="s">
         <v>459</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>460</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>461</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>159</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="B133" s="4" t="s">
         <v>463</v>
       </c>
-      <c r="B133" s="4" t="s">
+      <c r="C133" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="C133" s="5" t="s">
+      <c r="D133" s="6" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4" t="s">
         <v>466</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>468</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4" t="s">
         <v>470</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>472</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>473</v>
+        <v>322</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="B136" s="4" t="s">
         <v>474</v>
       </c>
-      <c r="B136" s="4" t="s">
+      <c r="C136" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="C136" s="5" t="s">
+      <c r="D136" s="6" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4" t="s">
         <v>477</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>478</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>479</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4" t="s">
         <v>481</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>482</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>483</v>
@@ -4900,289 +4888,289 @@
     <row r="143" spans="1:6">
       <c r="A143" s="4" t="s">
         <v>501</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>503</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4" t="s">
         <v>505</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>506</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>507</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>508</v>
+        <v>159</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="B145" s="4" t="s">
         <v>509</v>
       </c>
-      <c r="B145" s="4" t="s">
+      <c r="C145" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="C145" s="5" t="s">
+      <c r="D145" s="6" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4" t="s">
         <v>512</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>514</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4" t="s">
         <v>516</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>518</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4" t="s">
         <v>520</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>522</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>523</v>
+        <v>315</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="B149" s="4" t="s">
         <v>524</v>
       </c>
-      <c r="B149" s="4" t="s">
+      <c r="C149" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="C149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149" s="6" t="s">
-        <v>319</v>
+        <v>382</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="B150" s="4" t="s">
         <v>527</v>
       </c>
-      <c r="B150" s="4" t="s">
+      <c r="C150" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="C150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" s="6" t="s">
-        <v>386</v>
+        <v>297</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="B151" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="B151" s="4" t="s">
+      <c r="C151" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="C151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D151" s="6" t="s">
-        <v>301</v>
+        <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B152" s="4" t="s">
         <v>533</v>
       </c>
-      <c r="B152" s="4" t="s">
+      <c r="C152" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="C152" s="5" t="s">
+      <c r="D152" s="6" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="4" t="s">
         <v>536</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>538</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>539</v>
+        <v>465</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="B154" s="4" t="s">
         <v>540</v>
       </c>
-      <c r="B154" s="4" t="s">
+      <c r="C154" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="C154" s="5" t="s">
+      <c r="D154" s="6" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>544</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>545</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>546</v>
+        <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="B156" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="B156" s="4" t="s">
+      <c r="C156" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="C156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="6" t="s">
-        <v>28</v>
+        <v>301</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B157" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="B157" s="4" t="s">
+      <c r="C157" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="C157" s="5" t="s">
+      <c r="D157" s="6" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="4" t="s">
         <v>553</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>554</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>555</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="4" t="s">
         <v>557</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>558</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>559</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="4" t="s">
         <v>561</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>562</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>563</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>564</v>
+        <v>277</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="B161" s="4" t="s">
         <v>565</v>
       </c>
-      <c r="B161" s="4" t="s">
+      <c r="C161" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="C161" s="5" t="s">
+      <c r="D161" s="6" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4" t="s">
         <v>568</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>570</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4" t="s">
         <v>572</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>574</v>
@@ -5224,70 +5212,70 @@
         <v>584</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>585</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>586</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4" t="s">
         <v>588</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>589</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>590</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>591</v>
       </c>
+      <c r="E167" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F167" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4" t="s">
         <v>592</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>593</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>594</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>595</v>
       </c>
-      <c r="E168" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
         <v>596</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>597</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>598</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4" t="s">
         <v>600</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>602</v>
       </c>
@@ -5396,902 +5384,888 @@
     <row r="178" spans="1:6">
       <c r="A178" s="4" t="s">
         <v>632</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>633</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>634</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4" t="s">
         <v>636</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>637</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>638</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>639</v>
+        <v>159</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="B180" s="4" t="s">
         <v>640</v>
       </c>
-      <c r="B180" s="4" t="s">
+      <c r="C180" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="C180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" s="6" t="s">
-        <v>159</v>
+        <v>401</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="B181" s="4" t="s">
         <v>643</v>
       </c>
-      <c r="B181" s="4" t="s">
+      <c r="C181" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="C181" s="5" t="s">
+      <c r="D181" s="6" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4" t="s">
         <v>646</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>648</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4" t="s">
         <v>650</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>651</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>652</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4" t="s">
         <v>654</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>656</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>657</v>
       </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4" t="s">
         <v>658</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="C185" s="5" t="s">
+      <c r="C185" s="5"/>
+      <c r="D185" s="6" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="B186" s="4" t="s">
         <v>662</v>
       </c>
-      <c r="B186" s="4" t="s">
+      <c r="C186" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="C186" s="5"/>
       <c r="D186" s="6" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-      <c r="F186" s="5"/>
+        <v>301</v>
+      </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="B187" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="B187" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C187" s="5"/>
       <c r="D187" s="6" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="C188" s="5" t="s">
         <v>668</v>
       </c>
-      <c r="B188" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C188" s="5"/>
       <c r="D188" s="6" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="B189" s="4" t="s">
         <v>670</v>
       </c>
-      <c r="B189" s="4" t="s">
+      <c r="C189" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="C189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" s="6" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="B190" s="4" t="s">
         <v>673</v>
       </c>
-      <c r="B190" s="4" t="s">
+      <c r="C190" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="C190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="6" t="s">
-        <v>305</v>
+        <v>28</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="B191" s="4" t="s">
         <v>676</v>
       </c>
-      <c r="B191" s="4" t="s">
+      <c r="C191" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="C191" s="5" t="s">
+      <c r="D191" s="6" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4" t="s">
         <v>679</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>680</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>681</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4" t="s">
         <v>683</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>684</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>685</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>686</v>
+        <v>301</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="B194" s="4" t="s">
         <v>687</v>
       </c>
-      <c r="B194" s="4" t="s">
+      <c r="C194" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="C194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="6" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="B195" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="B195" s="4" t="s">
+      <c r="C195" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="C195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" s="6" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="B196" s="4" t="s">
         <v>693</v>
       </c>
-      <c r="B196" s="4" t="s">
+      <c r="C196" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="C196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196" s="6" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="B197" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="B197" s="4" t="s">
+      <c r="C197" s="5"/>
+      <c r="D197" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="C197" s="5" t="s">
+      <c r="E197" s="5" t="s">
         <v>698</v>
       </c>
-      <c r="D197" s="6" t="s">
-        <v>305</v>
+      <c r="F197" s="5">
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4" t="s">
         <v>699</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>700</v>
       </c>
-      <c r="C198" s="5"/>
+      <c r="C198" s="5" t="s">
+        <v>701</v>
+      </c>
       <c r="D198" s="6" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="E198" s="5" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4" t="s">
         <v>703</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>704</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>705</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>706</v>
+        <v>645</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="B200" s="4" t="s">
         <v>707</v>
       </c>
-      <c r="B200" s="4" t="s">
+      <c r="C200" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="C200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" s="6" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="B201" s="4" t="s">
         <v>710</v>
       </c>
-      <c r="B201" s="4" t="s">
+      <c r="C201" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="C201" s="5" t="s">
+      <c r="D201" s="6" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4" t="s">
         <v>713</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>714</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>715</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>716</v>
+        <v>579</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="B203" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="B203" s="4" t="s">
+      <c r="C203" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="C203" s="5" t="s">
+      <c r="D203" s="6" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4" t="s">
         <v>720</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>722</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="B205" s="4" t="s">
         <v>724</v>
       </c>
-      <c r="B205" s="4" t="s">
+      <c r="C205" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="C205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D205" s="6" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="B206" s="4" t="s">
         <v>727</v>
       </c>
-      <c r="B206" s="4" t="s">
+      <c r="C206" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="C206" s="5" t="s">
+      <c r="D206" s="6" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4" t="s">
         <v>730</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>732</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4" t="s">
         <v>734</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>736</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>737</v>
+        <v>228</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="B209" s="4" t="s">
         <v>738</v>
       </c>
-      <c r="B209" s="4" t="s">
+      <c r="C209" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="C209" s="5" t="s">
+      <c r="D209" s="6" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4" t="s">
         <v>741</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>742</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>743</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>744</v>
       </c>
+      <c r="E210" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F210" s="5">
+        <v>100</v>
+      </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4" t="s">
         <v>745</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>746</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>151</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="B212" s="4" t="s">
         <v>749</v>
       </c>
-      <c r="B212" s="4" t="s">
+      <c r="C212" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="C212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D212" s="6" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="B213" s="4" t="s">
         <v>752</v>
       </c>
-      <c r="B213" s="4" t="s">
+      <c r="C213" s="5" t="s">
         <v>753</v>
       </c>
-      <c r="C213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" s="6" t="s">
-        <v>124</v>
+        <v>535</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="B214" s="4" t="s">
         <v>755</v>
       </c>
-      <c r="B214" s="4" t="s">
+      <c r="C214" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="C214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="6" t="s">
-        <v>539</v>
+        <v>401</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="B215" s="4" t="s">
         <v>758</v>
       </c>
-      <c r="B215" s="4" t="s">
+      <c r="C215" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="C215" s="5" t="s">
+      <c r="D215" s="6" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4" t="s">
         <v>761</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>762</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>763</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4" t="s">
         <v>765</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>766</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>767</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>768</v>
+        <v>293</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="B218" s="4" t="s">
         <v>769</v>
       </c>
-      <c r="B218" s="4" t="s">
+      <c r="C218" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="C218" s="5" t="s">
+      <c r="D218" s="6" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4" t="s">
         <v>772</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>774</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4" t="s">
         <v>776</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>778</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4" t="s">
         <v>780</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>782</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>783</v>
       </c>
+      <c r="E221" s="5"/>
+      <c r="F221" s="5"/>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4" t="s">
         <v>784</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>786</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>787</v>
       </c>
-      <c r="E222" s="5"/>
-      <c r="F222" s="5"/>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4" t="s">
         <v>788</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>790</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4" t="s">
         <v>792</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>793</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>794</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="4" t="s">
         <v>796</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>798</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>799</v>
+        <v>627</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="B226" s="4" t="s">
         <v>800</v>
       </c>
-      <c r="B226" s="4" t="s">
+      <c r="C226" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="C226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" s="6" t="s">
-        <v>631</v>
+        <v>469</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="B227" s="4" t="s">
         <v>803</v>
       </c>
-      <c r="B227" s="4" t="s">
+      <c r="C227" s="5" t="s">
         <v>804</v>
       </c>
-      <c r="C227" s="5" t="s">
+      <c r="D227" s="6" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4" t="s">
         <v>806</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>808</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4" t="s">
         <v>810</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>812</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4" t="s">
         <v>814</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>816</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>817</v>
+        <v>40</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="B231" s="4" t="s">
         <v>818</v>
       </c>
-      <c r="B231" s="4" t="s">
+      <c r="C231" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="C231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D231" s="6" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="B232" s="4" t="s">
         <v>821</v>
       </c>
-      <c r="B232" s="4" t="s">
+      <c r="C232" s="5" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="B233" s="4" t="s">
         <v>824</v>
       </c>
-      <c r="B233" s="4" t="s">
+      <c r="C233" s="5" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="B234" s="4" t="s">
         <v>827</v>
       </c>
-      <c r="B234" s="4" t="s">
+      <c r="C234" s="5" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="B235" s="4" t="s">
         <v>830</v>
       </c>
-      <c r="B235" s="4" t="s">
+      <c r="C235" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="C235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D235" s="6" t="s">
-        <v>101</v>
+        <v>480</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="B236" s="4" t="s">
         <v>833</v>
       </c>
-      <c r="B236" s="4" t="s">
+      <c r="C236" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="C236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" s="6" t="s">
-        <v>484</v>
+        <v>159</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="B237" s="4" t="s">
         <v>836</v>
       </c>
-      <c r="B237" s="4" t="s">
+      <c r="C237" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="C237" s="5" t="s">
+      <c r="D237" s="6" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4" t="s">
         <v>839</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>841</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>842</v>
-[...12 lines deleted...]
-      <c r="D239" s="6" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">