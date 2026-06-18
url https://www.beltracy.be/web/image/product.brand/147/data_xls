--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="722">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Sermax (MGS) 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Sermax (MGS) 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Sermax (MGS) 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Sermax (MGS) 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>SERMANUEEL</t>
   </si>
   <si>
     <t>ACC-SAU 10001 - NEOPREEN DRUKSTUK VOOR SNELSPANNER M5 (kopie)</t>
   </si>
@@ -348,62 +348,50 @@
   <si>
     <t>SER212003</t>
   </si>
   <si>
     <t>LAS-GRIPTANG CAPACITEIT  67X70 MM L.230MM</t>
   </si>
   <si>
     <t>3296372120034</t>
   </si>
   <si>
     <t>€ 96.5</t>
   </si>
   <si>
     <t>SER211003</t>
   </si>
   <si>
     <t>LAS-GRIPTANG CAPACITEIT 72X70 MM L.230MM</t>
   </si>
   <si>
     <t>3296372110035</t>
   </si>
   <si>
     <t>€ 100.0</t>
   </si>
   <si>
-    <t>SER241003</t>
-[...10 lines deleted...]
-  <si>
     <t>SER011020</t>
   </si>
   <si>
     <t>LIJMTANG REEKS DIS  200 x 100 mm  SECTIE 30x8</t>
   </si>
   <si>
     <t>3296370110204</t>
   </si>
   <si>
     <t>€ 23.9</t>
   </si>
   <si>
     <t>SER011225</t>
   </si>
   <si>
     <t>LIJMTANG REEKS DIS  250 x 120 mm  SECTIE 30x8</t>
   </si>
   <si>
     <t>3296370112253</t>
   </si>
   <si>
     <t>€ 25.6</t>
   </si>
   <si>
     <t>SER011203</t>
@@ -1237,62 +1225,50 @@
     <t>€ 38.99</t>
   </si>
   <si>
     <t>SER061615</t>
   </si>
   <si>
     <t>PRESSE FORGEE A BARRETTE XF 250X120 SECTION 22X11</t>
   </si>
   <si>
     <t>3296370616157</t>
   </si>
   <si>
     <t>€ 44.09</t>
   </si>
   <si>
     <t>SER061620</t>
   </si>
   <si>
     <t>PRESSE FORGEE A BARRETTE XF 300X120 SECTION 25X12</t>
   </si>
   <si>
     <t>3296370616201</t>
   </si>
   <si>
     <t>€ 53.56</t>
-  </si>
-[...10 lines deleted...]
-    <t>€ 52.97</t>
   </si>
   <si>
     <t>SER061630</t>
   </si>
   <si>
     <t>PRESSE FORGEE A BARRETTE XF 400X120 SECTION 25X12</t>
   </si>
   <si>
     <t>3296370616300</t>
   </si>
   <si>
     <t>€ 58.44</t>
   </si>
   <si>
     <t>SER061635</t>
   </si>
   <si>
     <t>PRESSE FORGEE A BARRETTE XF 500X120 SECTION 25X12</t>
   </si>
   <si>
     <t>3296370616355</t>
   </si>
   <si>
     <t>€ 61.12</t>
   </si>
@@ -2587,51 +2563,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F193"/>
+  <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -3126,65 +3102,65 @@
     <row r="45" spans="1:4">
       <c r="A45" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B47" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="B47" s="4" t="s">
+      <c r="C47" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="D47" s="6" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>152</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>157</v>
@@ -3658,65 +3634,65 @@
     <row r="83" spans="1:4">
       <c r="A83" s="4" t="s">
         <v>291</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>292</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>293</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>296</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>297</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>298</v>
+        <v>174</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B85" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="B85" s="4" t="s">
+      <c r="C85" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="C85" s="5" t="s">
+      <c r="D85" s="6" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>304</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>307</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>308</v>
@@ -3938,65 +3914,65 @@
     <row r="103" spans="1:4">
       <c r="A103" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>372</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B105" s="4" t="s">
         <v>378</v>
       </c>
-      <c r="B105" s="4" t="s">
+      <c r="C105" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="C105" s="5" t="s">
+      <c r="D105" s="6" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>382</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>383</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>386</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>387</v>
@@ -4750,79 +4726,79 @@
     <row r="161" spans="1:4">
       <c r="A161" s="4" t="s">
         <v>601</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>603</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="4" t="s">
         <v>605</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>606</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>608</v>
+        <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="B163" s="4" t="s">
         <v>609</v>
       </c>
-      <c r="B163" s="4" t="s">
+      <c r="C163" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="C163" s="5" t="s">
+      <c r="D163" s="6" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B164" s="4" t="s">
         <v>613</v>
       </c>
-      <c r="B164" s="4" t="s">
+      <c r="C164" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="C164" s="5" t="s">
+      <c r="D164" s="6" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="4" t="s">
         <v>616</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>617</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>618</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4" t="s">
         <v>620</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>621</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>622</v>
@@ -4946,79 +4922,79 @@
     <row r="175" spans="1:4">
       <c r="A175" s="4" t="s">
         <v>656</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>657</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>658</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="4" t="s">
         <v>660</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>661</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="B177" s="4" t="s">
         <v>664</v>
       </c>
-      <c r="B177" s="4" t="s">
+      <c r="C177" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="C177" s="5" t="s">
+      <c r="D177" s="6" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="B178" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="B178" s="4" t="s">
+      <c r="C178" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="C178" s="5" t="s">
+      <c r="D178" s="6" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="4" t="s">
         <v>671</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>672</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>673</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="4" t="s">
         <v>675</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>676</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>677</v>
@@ -5138,95 +5114,67 @@
       <c r="D188" s="6" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="4" t="s">
         <v>711</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>712</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>713</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4" t="s">
         <v>715</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>716</v>
       </c>
-      <c r="C190" s="5" t="s">
+      <c r="C190" s="5"/>
+      <c r="D190" s="6" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="B191" s="4" t="s">
         <v>719</v>
       </c>
-      <c r="B191" s="4" t="s">
+      <c r="C191" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="C191" s="5" t="s">
+      <c r="D191" s="6" t="s">
         <v>721</v>
-      </c>
-[...27 lines deleted...]
-        <v>729</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Catalog</vt:lpstr>