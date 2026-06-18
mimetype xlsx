--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="307">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif NEXUS 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst NEXUS 5/2026 in EURO excl. BTW</t>
+    <t>Tarif NEXUS 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst NEXUS 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>NEX150-3</t>
   </si>
   <si>
     <t>150-3 Radnaben-Abzieher, 3-armig für Lochkreisdrm. Bis 225mm</t>
   </si>
@@ -138,50 +138,80 @@
   <si>
     <t>NEX55-K</t>
   </si>
   <si>
     <t>BINNENTREKKERSET 7 DELIG</t>
   </si>
   <si>
     <t>4046111014938</t>
   </si>
   <si>
     <t>€ 355.99</t>
   </si>
   <si>
     <t>NEX100-ST</t>
   </si>
   <si>
     <t>DISPLAY 5 TREKKERS 2 ARMEN</t>
   </si>
   <si>
     <t>4046111001921</t>
   </si>
   <si>
     <t>€ 739.00078</t>
   </si>
   <si>
+    <t>NEXE2-300M</t>
+  </si>
+  <si>
+    <t>Easy Fix Release Hooks (set of 3 pieces)</t>
+  </si>
+  <si>
+    <t>4046111018820</t>
+  </si>
+  <si>
+    <t>€ 176.2439</t>
+  </si>
+  <si>
+    <t>NEXE2-220M</t>
+  </si>
+  <si>
+    <t>4046111018806</t>
+  </si>
+  <si>
+    <t>€ 164.40077</t>
+  </si>
+  <si>
+    <t>NEXE2-150M</t>
+  </si>
+  <si>
+    <t>4046111018783</t>
+  </si>
+  <si>
+    <t>€ 133.79069</t>
+  </si>
+  <si>
     <t>NEX52-02</t>
   </si>
   <si>
     <t>GLIJHAMER</t>
   </si>
   <si>
     <t>4046111014389</t>
   </si>
   <si>
     <t>€ 75.0</t>
   </si>
   <si>
     <t>NEXHM169-5</t>
   </si>
   <si>
     <t>KOGELGEWRICHTTREKKER</t>
   </si>
   <si>
     <t>4046111021134</t>
   </si>
   <si>
     <t>€ 890.0</t>
   </si>
   <si>
     <t>NEX113-14</t>
@@ -414,80 +444,68 @@
   <si>
     <t>NEX51-4B</t>
   </si>
   <si>
     <t>PRECISIE BINNENTREKKER 28-35 mm 60 mm</t>
   </si>
   <si>
     <t>4046111013115</t>
   </si>
   <si>
     <t>€ 61.0</t>
   </si>
   <si>
     <t>NEX52-1</t>
   </si>
   <si>
     <t>TEGENSTEUN VOOR BINNENTREKKER</t>
   </si>
   <si>
     <t>4046111014464</t>
   </si>
   <si>
     <t>€ 49.0</t>
   </si>
   <si>
-    <t>NEXE2-300M</t>
-[...8 lines deleted...]
-    <t>€ 180.0</t>
+    <t>NEX100-0</t>
+  </si>
+  <si>
+    <t>TREKKER 2 ARMEN</t>
+  </si>
+  <si>
+    <t>4046111000450</t>
   </si>
   <si>
     <t>NEX118-1</t>
   </si>
   <si>
-    <t>TREKKER 2 ARMEN</t>
-[...1 lines deleted...]
-  <si>
     <t>4046111003635</t>
   </si>
   <si>
     <t>€ 109.03</t>
   </si>
   <si>
-    <t>NEX100-0</t>
-[...4 lines deleted...]
-  <si>
     <t>NEX144-1</t>
   </si>
   <si>
     <t>TREKKER 2 ARMEN 10-100 mm 80 mm</t>
   </si>
   <si>
     <t>4046111006131</t>
   </si>
   <si>
     <t>€ 50.01</t>
   </si>
   <si>
     <t>NEX144-2</t>
   </si>
   <si>
     <t>TREKKER 2 ARMEN 10-120 mm 120 mm</t>
   </si>
   <si>
     <t>4046111006155</t>
   </si>
   <si>
     <t>€ 78.01</t>
   </si>
   <si>
     <t>NEX135-0</t>
@@ -828,90 +846,90 @@
   <si>
     <t>€ 54.0</t>
   </si>
   <si>
     <t>NEX141-10T</t>
   </si>
   <si>
     <t>TREKKER MET T-HENDEL  10-60 mm 40 mm</t>
   </si>
   <si>
     <t>4046111057263</t>
   </si>
   <si>
     <t>€ 36.0</t>
   </si>
   <si>
     <t>NEX141-1T</t>
   </si>
   <si>
     <t>4046111057256</t>
   </si>
   <si>
     <t>€ 27.75</t>
   </si>
   <si>
+    <t>NEX141-2T</t>
+  </si>
+  <si>
+    <t>TREKKER MET T-HENDEL  10-70 mm 44 mm</t>
+  </si>
+  <si>
+    <t>4046111057270</t>
+  </si>
+  <si>
+    <t>€ 28.0</t>
+  </si>
+  <si>
     <t>NEX141-20T</t>
   </si>
   <si>
-    <t>TREKKER MET T-HENDEL  10-70 mm 44 mm</t>
-[...1 lines deleted...]
-  <si>
     <t>4046111057287</t>
   </si>
   <si>
     <t>€ 39.0</t>
   </si>
   <si>
-    <t>NEX141-2T</t>
-[...5 lines deleted...]
-    <t>€ 28.0</t>
+    <t>NEX141-30T</t>
+  </si>
+  <si>
+    <t>TREKKER MET T-HENDEL  10-90 mm 84 mm</t>
+  </si>
+  <si>
+    <t>4046111057300</t>
+  </si>
+  <si>
+    <t>€ 48.75</t>
   </si>
   <si>
     <t>NEX141-3T</t>
   </si>
   <si>
-    <t>TREKKER MET T-HENDEL  10-90 mm 84 mm</t>
-[...1 lines deleted...]
-  <si>
     <t>4046111057294</t>
   </si>
   <si>
     <t>€ 36.75</t>
-  </si>
-[...7 lines deleted...]
-    <t>€ 48.75</t>
   </si>
   <si>
     <t>NEXE113-2.5</t>
   </si>
   <si>
     <t>TREKKER UNIVERSAL EASY FIX 3 ARMEN</t>
   </si>
   <si>
     <t>4046111018721</t>
   </si>
   <si>
     <t>€ 241.02</t>
   </si>
   <si>
     <t>NEX400-K</t>
   </si>
   <si>
     <t>TREKKERSET 10 DELIG</t>
   </si>
   <si>
     <t>4046111012156</t>
   </si>
   <si>
     <t>€ 845.99</t>
   </si>
@@ -1300,51 +1318,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F86"/>
+  <dimension ref="A1:F88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -1487,965 +1505,993 @@
         <v>40</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="D21" s="6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="D22" s="6" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="D23" s="6" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="D24" s="6" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="D25" s="6" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="D26" s="6" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="D27" s="6" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="D28" s="6" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="D29" s="6" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="D30" s="6" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="D31" s="6" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="D32" s="6" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="D33" s="6" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="D34" s="6" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="D35" s="6" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="D36" s="6" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="D37" s="6" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="D38" s="6" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="D39" s="6" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="D40" s="6" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="B41" s="4" t="s">
+      <c r="D41" s="6" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="D42" s="6" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C43" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="D43" s="6" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C44" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="D44" s="6" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C45" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="B45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="5" t="s">
+      <c r="D45" s="6" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>147</v>
+        <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="B47" s="4" t="s">
+      <c r="D47" s="6" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="D48" s="6" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C49" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="B49" s="4" t="s">
+      <c r="D49" s="6" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="D50" s="6" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C51" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="D51" s="6" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="D52" s="6" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C53" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="D53" s="6" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C54" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="B54" s="4" t="s">
+      <c r="D54" s="6" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B55" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="C55" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="C55" s="5" t="s">
+      <c r="D55" s="6" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="B56" s="4" t="s">
+      <c r="C56" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="6" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="B57" s="4" t="s">
+      <c r="D57" s="6" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C58" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="B58" s="4" t="s">
+      <c r="D58" s="6" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="B59" s="4" t="s">
+      <c r="D59" s="6" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="B60" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="B60" s="4" t="s">
+      <c r="C60" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="D60" s="6" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>202</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B62" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="B62" s="4" t="s">
+      <c r="C62" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="C62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="6" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C63" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="B63" s="4" t="s">
+      <c r="D63" s="6" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="B64" s="4" t="s">
+      <c r="D64" s="6" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C65" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="B65" s="4" t="s">
+      <c r="D65" s="6" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C66" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="B66" s="4" t="s">
+      <c r="D66" s="6" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C67" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="B67" s="4" t="s">
+      <c r="D67" s="6" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C68" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="B68" s="4" t="s">
+      <c r="D68" s="6" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C69" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="B69" s="4" t="s">
+      <c r="D69" s="6" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C70" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="B70" s="4" t="s">
+      <c r="D70" s="6" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="B71" s="4" t="s">
+      <c r="D71" s="6" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C72" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="B72" s="4" t="s">
+      <c r="D72" s="6" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C73" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="B73" s="4" t="s">
+      <c r="D73" s="6" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C74" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="B74" s="4" t="s">
+      <c r="D74" s="6" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C75" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="D75" s="6" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C76" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="B76" s="4" t="s">
+      <c r="D76" s="6" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C77" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="B77" s="4" t="s">
+      <c r="D77" s="6" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C78" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="B78" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="5" t="s">
+      <c r="D78" s="6" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B79" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="B79" s="4" t="s">
+      <c r="C79" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="C79" s="5" t="s">
+      <c r="D79" s="6" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C80" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="B80" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="5" t="s">
+      <c r="D80" s="6" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="B81" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="B81" s="4" t="s">
+      <c r="C81" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="C81" s="5" t="s">
+      <c r="D81" s="6" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C82" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="B82" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="5" t="s">
+      <c r="D82" s="6" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="B83" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="B83" s="4" t="s">
+      <c r="C83" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="C83" s="5" t="s">
+      <c r="D83" s="6" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="D84" s="6" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C85" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="B85" s="4" t="s">
+      <c r="D85" s="6" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C86" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="B86" s="4" t="s">
+      <c r="D86" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="C86" s="5"/>
-      <c r="D86" s="6" t="s">
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="4" t="s">
         <v>300</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C88" s="5"/>
+      <c r="D88" s="6" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Catalog</vt:lpstr>