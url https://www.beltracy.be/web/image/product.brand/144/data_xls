--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5894" uniqueCount="5726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5866" uniqueCount="5698">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Peddinghaus 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Peddinghaus 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Peddinghaus 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Peddinghaus 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>PED811101</t>
   </si>
   <si>
     <t>12 MAURER BLEISTIFTE - 18G</t>
   </si>
@@ -195,71 +195,71 @@
   <si>
     <t>PED351970</t>
   </si>
   <si>
     <t>ABDECKKAPPE LINEAL ART. 354125</t>
   </si>
   <si>
     <t>3479133519708</t>
   </si>
   <si>
     <t>€ 0.26125</t>
   </si>
   <si>
     <t>PED6202000001</t>
   </si>
   <si>
     <t>ALLZWECK- KLAPPMESSER 65 MM KLINGENLAENGE - ROSTFREI - IM ETUI</t>
   </si>
   <si>
     <t>4016134608841</t>
   </si>
   <si>
     <t>€ 21.67</t>
   </si>
   <si>
+    <t>PED351200</t>
+  </si>
+  <si>
+    <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 1146G - 2M</t>
+  </si>
+  <si>
+    <t>3479133512006</t>
+  </si>
+  <si>
+    <t>€ 35.43375</t>
+  </si>
+  <si>
     <t>PED351020</t>
   </si>
   <si>
-    <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 1146G - 2M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479133510200</t>
   </si>
   <si>
     <t>€ 33.7975</t>
   </si>
   <si>
-    <t>PED351200</t>
-[...7 lines deleted...]
-  <si>
     <t>PED351030</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 1719G - 3M</t>
   </si>
   <si>
     <t>3479133510309</t>
   </si>
   <si>
     <t>€ 50.72375</t>
   </si>
   <si>
     <t>PED351300</t>
   </si>
   <si>
     <t>3479133513003</t>
   </si>
   <si>
     <t>€ 53.13</t>
   </si>
   <si>
     <t>PED351025</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 2250G - 2,5M</t>
@@ -279,176 +279,176 @@
   <si>
     <t>€ 44.275</t>
   </si>
   <si>
     <t>PED351040</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 3600G - 4M</t>
   </si>
   <si>
     <t>3479133510408</t>
   </si>
   <si>
     <t>€ 67.58125</t>
   </si>
   <si>
     <t>PED351400</t>
   </si>
   <si>
     <t>3479133514000</t>
   </si>
   <si>
     <t>€ 70.84</t>
   </si>
   <si>
+    <t>PED351050</t>
+  </si>
+  <si>
+    <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 4500G - 5M</t>
+  </si>
+  <si>
+    <t>3479133510507</t>
+  </si>
+  <si>
+    <t>€ 84.48</t>
+  </si>
+  <si>
     <t>PED351500</t>
   </si>
   <si>
-    <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 4500G - 5M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479133515007</t>
   </si>
   <si>
     <t>€ 88.53625</t>
   </si>
   <si>
-    <t>PED351050</t>
-[...7 lines deleted...]
-  <si>
     <t>PED351600</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 2 ZWISCHENRAEUME - 5400G - 6M</t>
   </si>
   <si>
     <t>3479133516004</t>
   </si>
   <si>
     <t>€ 106.24625</t>
   </si>
   <si>
     <t>PED351060</t>
   </si>
   <si>
     <t>3479133510606</t>
   </si>
   <si>
     <t>€ 101.3925</t>
   </si>
   <si>
+    <t>PED351701</t>
+  </si>
+  <si>
+    <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 1510G - 2M</t>
+  </si>
+  <si>
+    <t>3479133517018</t>
+  </si>
+  <si>
+    <t>€ 38.3075</t>
+  </si>
+  <si>
     <t>PED351720</t>
   </si>
   <si>
-    <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 1510G - 2M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479133517209</t>
   </si>
   <si>
     <t>€ 40.1775</t>
   </si>
   <si>
-    <t>PED351701</t>
-[...5 lines deleted...]
-    <t>€ 38.3075</t>
+    <t>PED351702</t>
+  </si>
+  <si>
+    <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 2000G - 2,5M</t>
+  </si>
+  <si>
+    <t>3479133517025</t>
+  </si>
+  <si>
+    <t>€ 47.86375</t>
   </si>
   <si>
     <t>PED351725</t>
   </si>
   <si>
-    <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 2000G - 2,5M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479133517254</t>
   </si>
   <si>
     <t>€ 50.2425</t>
   </si>
   <si>
-    <t>PED351702</t>
-[...7 lines deleted...]
-  <si>
     <t>PED351730</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 3000G - 3M</t>
   </si>
   <si>
     <t>3479133517308</t>
   </si>
   <si>
     <t>€ 60.29375</t>
   </si>
   <si>
     <t>PED351703</t>
   </si>
   <si>
     <t>3479133517032</t>
   </si>
   <si>
     <t>€ 57.475</t>
   </si>
   <si>
+    <t>PED351740</t>
+  </si>
+  <si>
+    <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 4000G - 4M</t>
+  </si>
+  <si>
+    <t>3479133517407</t>
+  </si>
+  <si>
+    <t>€ 80.36875</t>
+  </si>
+  <si>
     <t>PED351704</t>
   </si>
   <si>
-    <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 4000G - 4M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479133517049</t>
   </si>
   <si>
     <t>€ 76.57375</t>
   </si>
   <si>
-    <t>PED351740</t>
-[...7 lines deleted...]
-  <si>
     <t>PED351750</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 5000G - 5M</t>
   </si>
   <si>
     <t>3479133517506</t>
   </si>
   <si>
     <t>€ 100.4575</t>
   </si>
   <si>
     <t>PED351705</t>
   </si>
   <si>
     <t>3479133517056</t>
   </si>
   <si>
     <t>€ 95.74125</t>
   </si>
   <si>
     <t>PED351706</t>
   </si>
   <si>
     <t>ALU RICHTLATTE - 3 ZWISCHENRAEUME - 6000G - 6M</t>
@@ -2112,71 +2112,71 @@
   <si>
     <t>PED0221020800</t>
   </si>
   <si>
     <t>BIJLTJE CLASSIC 800G  ESSEN STEEL</t>
   </si>
   <si>
     <t>4016134003882</t>
   </si>
   <si>
     <t>€ 23.49</t>
   </si>
   <si>
     <t>PED876238</t>
   </si>
   <si>
     <t>BIMATERIAL TAPE MEASURE - 120G - 3M</t>
   </si>
   <si>
     <t>3479138762383</t>
   </si>
   <si>
     <t>€ 14.025</t>
   </si>
   <si>
+    <t>PED876250</t>
+  </si>
+  <si>
+    <t>BIMATERIAL TAPE MEASURE - 270G - 5M</t>
+  </si>
+  <si>
+    <t>3479138762505</t>
+  </si>
+  <si>
+    <t>€ 17.31125</t>
+  </si>
+  <si>
     <t>PED876258</t>
   </si>
   <si>
-    <t>BIMATERIAL TAPE MEASURE - 270G - 5M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479138762581</t>
   </si>
   <si>
     <t>€ 18.02625</t>
   </si>
   <si>
-    <t>PED876250</t>
-[...7 lines deleted...]
-  <si>
     <t>PED876288</t>
   </si>
   <si>
     <t>BIMATERIAL TAPE MEASURE - 400G - 8M</t>
   </si>
   <si>
     <t>3479138762888</t>
   </si>
   <si>
     <t>€ 32.67</t>
   </si>
   <si>
     <t>PED0051020500</t>
   </si>
   <si>
     <t>BLIKSLAGHAMER 500 GR - ESSEN STEEL</t>
   </si>
   <si>
     <t>4016134000973</t>
   </si>
   <si>
     <t>€ 47.0</t>
   </si>
   <si>
     <t>PED502548</t>
@@ -2337,50 +2337,74 @@
   <si>
     <t>PED0000039008</t>
   </si>
   <si>
     <t>BOLZENSCHNEIDER SMALL, 200MM</t>
   </si>
   <si>
     <t>4016134009419</t>
   </si>
   <si>
     <t>€ 21.07</t>
   </si>
   <si>
     <t>PED0104012000</t>
   </si>
   <si>
     <t>BREEKIJZER 4-KANTIG 2000MM MET GEBOGEN SNEDE EN PUNT</t>
   </si>
   <si>
     <t>4016134001895</t>
   </si>
   <si>
     <t>€ 190.2278</t>
   </si>
   <si>
+    <t>PED1039020100</t>
+  </si>
+  <si>
+    <t>CADOS BANKHAMER DUITS MODEL ESSEN STEEL 100 GR</t>
+  </si>
+  <si>
+    <t>4016134100192</t>
+  </si>
+  <si>
+    <t>€ 8.65</t>
+  </si>
+  <si>
+    <t>PED1039021000</t>
+  </si>
+  <si>
+    <t>CADOS BANKHAMER DUITS MODEL ESSEN STEEL 1000 GR</t>
+  </si>
+  <si>
+    <t>4016134100260</t>
+  </si>
+  <si>
+    <t>€ 20.8</t>
+  </si>
+  <si>
     <t>PED0211350020</t>
   </si>
   <si>
     <t>CADOS KLAUENHAMMER 20 OZ</t>
   </si>
   <si>
     <t>4016134004391</t>
   </si>
   <si>
     <t>€ 18.28</t>
   </si>
   <si>
     <t>PED0198010000</t>
   </si>
   <si>
     <t>CARROSSERIERHEFBOOM 400MM</t>
   </si>
   <si>
     <t>4016134003479</t>
   </si>
   <si>
     <t>€ 29.41</t>
   </si>
   <si>
     <t>PED0198010600</t>
@@ -3702,71 +3726,71 @@
   <si>
     <t>PED3060000000</t>
   </si>
   <si>
     <t>DURLACH - UNIHALTER 'STAHLBAU' FUER ALLE SCHRAUBSTOECKE 120 MM</t>
   </si>
   <si>
     <t>4026816301137</t>
   </si>
   <si>
     <t>€ 400.37288</t>
   </si>
   <si>
     <t>PED3081250000</t>
   </si>
   <si>
     <t>DURLACH AMBOSS-SCHRAUBSTOCK 125MM</t>
   </si>
   <si>
     <t>4026816301670</t>
   </si>
   <si>
     <t>€ 479.38905</t>
   </si>
   <si>
+    <t>PED4030030003</t>
+  </si>
+  <si>
+    <t>DURLACH AUFLAGEBACKE MIT SCHRAUBEN</t>
+  </si>
+  <si>
+    <t>4026816300642</t>
+  </si>
+  <si>
+    <t>€ 22.8825</t>
+  </si>
+  <si>
     <t>PED4030030002</t>
   </si>
   <si>
-    <t>DURLACH AUFLAGEBACKE MIT SCHRAUBEN</t>
-[...1 lines deleted...]
-  <si>
     <t>4026816300635</t>
   </si>
   <si>
     <t>€ 16.19573</t>
   </si>
   <si>
-    <t>PED4030030003</t>
-[...7 lines deleted...]
-  <si>
     <t>PED4030020002</t>
   </si>
   <si>
     <t>DURLACH BEWEGLICHE SPANNBACKE ''MIT NIETEN 2'' ''</t>
   </si>
   <si>
     <t>4026816300611</t>
   </si>
   <si>
     <t>€ 21.57593</t>
   </si>
   <si>
     <t>PED4030020003</t>
   </si>
   <si>
     <t>DURLACH BEWEGLICHE SPANNBACKEN''MIT NIETEN 3'' ''</t>
   </si>
   <si>
     <t>4026816300628</t>
   </si>
   <si>
     <t>€ 28.01453</t>
   </si>
   <si>
     <t>PED4070010019</t>
@@ -4293,71 +4317,71 @@
   <si>
     <t>PED40109-220</t>
   </si>
   <si>
     <t>ERSATZBACKENSATZ MIT FEDER 2,6 - 5,5</t>
   </si>
   <si>
     <t>4016134007910</t>
   </si>
   <si>
     <t>€ 1.5169</t>
   </si>
   <si>
     <t>PED40119-200</t>
   </si>
   <si>
     <t>ERSATZBACKENSATZ MIT FEDER 4,6 - 8,0</t>
   </si>
   <si>
     <t>4012929401192</t>
   </si>
   <si>
     <t>€ 1.9089</t>
   </si>
   <si>
+    <t>PED502559</t>
+  </si>
+  <si>
+    <t>ERSATZBLATT FUER BLOCKHOBEL - REF. 502540, 502560</t>
+  </si>
+  <si>
+    <t>3479135025597</t>
+  </si>
+  <si>
+    <t>€ 6.64125</t>
+  </si>
+  <si>
     <t>PED502550</t>
   </si>
   <si>
-    <t>ERSATZBLATT FUER BLOCKHOBEL - REF. 502540, 502560</t>
-[...1 lines deleted...]
-  <si>
     <t>3479135025504</t>
   </si>
   <si>
     <t>€ 3.3</t>
   </si>
   <si>
-    <t>PED502559</t>
-[...7 lines deleted...]
-  <si>
     <t>PED832931</t>
   </si>
   <si>
     <t>ERSATZBLATT FUER TAJIMA  G SAW - 240MM</t>
   </si>
   <si>
     <t>3479138329319</t>
   </si>
   <si>
     <t>€ 16.95375</t>
   </si>
   <si>
     <t>PED5037120027</t>
   </si>
   <si>
     <t>ERSATZKOPF NYLON GR. 2 - 27MM</t>
   </si>
   <si>
     <t>4016134501548</t>
   </si>
   <si>
     <t>€ 2.64</t>
   </si>
   <si>
     <t>PED5037120032</t>
@@ -5085,62 +5109,50 @@
   <si>
     <t>PED896200</t>
   </si>
   <si>
     <t>GUMMIAUFSATZ FUER VORSCHLAGHAMMER 127343</t>
   </si>
   <si>
     <t>3157338962009</t>
   </si>
   <si>
     <t>€ 28.93</t>
   </si>
   <si>
     <t>PEDPR0068</t>
   </si>
   <si>
     <t>HALTESTANGEN FUER STANDFUSS, LEVPANO 514000</t>
   </si>
   <si>
     <t>3479137900687</t>
   </si>
   <si>
     <t>€ 14.61625</t>
   </si>
   <si>
-    <t>PED5060020000</t>
-[...10 lines deleted...]
-  <si>
     <t>PED0160530000</t>
   </si>
   <si>
     <t>HAMER MET KOP UIT ALUMINIUM 300G - HICKORY  STEEL (kopie)</t>
   </si>
   <si>
     <t>4016134002915</t>
   </si>
   <si>
     <t>€ 158.53</t>
   </si>
   <si>
     <t>PED0380050201</t>
   </si>
   <si>
     <t>HAMER MET LEERKOP Ø 50MM</t>
   </si>
   <si>
     <t>3303809600653</t>
   </si>
   <si>
     <t>€ 75.4605</t>
   </si>
   <si>
     <t>PED0380063201</t>
@@ -5169,71 +5181,71 @@
   <si>
     <t>PED0380076201</t>
   </si>
   <si>
     <t>HAMER MET LEERKOP Ø 76MM</t>
   </si>
   <si>
     <t>3303809600684</t>
   </si>
   <si>
     <t>€ 136.2894</t>
   </si>
   <si>
     <t>PED0380089201</t>
   </si>
   <si>
     <t>HAMER MET LEERKOP Ø 89MM</t>
   </si>
   <si>
     <t>3303809600691</t>
   </si>
   <si>
     <t>€ 181.0122</t>
   </si>
   <si>
+    <t>PED0395042201</t>
+  </si>
+  <si>
+    <t>HAMER VISTAFLEX Ø 35MM ESSEN STEEL</t>
+  </si>
+  <si>
+    <t>3303809600868</t>
+  </si>
+  <si>
+    <t>€ 64.1312</t>
+  </si>
+  <si>
     <t>PED0395035201</t>
   </si>
   <si>
-    <t>HAMER VISTAFLEX Ø 35MM ESSEN STEEL</t>
-[...1 lines deleted...]
-  <si>
     <t>3303809600851</t>
   </si>
   <si>
     <t>€ 55.4092</t>
   </si>
   <si>
-    <t>PED0395042201</t>
-[...7 lines deleted...]
-  <si>
     <t>PED494110</t>
   </si>
   <si>
     <t>HAMMERHALTER</t>
   </si>
   <si>
     <t>3157334941107</t>
   </si>
   <si>
     <t>€ 22.1375</t>
   </si>
   <si>
     <t>PED104104</t>
   </si>
   <si>
     <t>HANDBEIL - BATIPRO 800G</t>
   </si>
   <si>
     <t>3157331041046</t>
   </si>
   <si>
     <t>€ 62.98875</t>
   </si>
   <si>
     <t>PED50024-200</t>
@@ -5427,86 +5439,86 @@
   <si>
     <t>PED0101511750</t>
   </si>
   <si>
     <t>HEFBOOM MET GEBOGEN SNEDE EN PUNT 1750MM</t>
   </si>
   <si>
     <t>4016134001796</t>
   </si>
   <si>
     <t>€ 62.57</t>
   </si>
   <si>
     <t>PED0101512000</t>
   </si>
   <si>
     <t>HEFBOOM MET GEBOGEN SNEDE EN PUNT 2000MM</t>
   </si>
   <si>
     <t>4016134001802</t>
   </si>
   <si>
     <t>€ 86.21</t>
   </si>
   <si>
+    <t>PED0101011250</t>
+  </si>
+  <si>
+    <t>HEFBOOM MET RECHTE SNEDE EN PUNT 1000MM</t>
+  </si>
+  <si>
+    <t>4016134001666</t>
+  </si>
+  <si>
+    <t>€ 37.54</t>
+  </si>
+  <si>
+    <t>PED0101012000</t>
+  </si>
+  <si>
+    <t>4016134001697</t>
+  </si>
+  <si>
+    <t>PED0101011750</t>
+  </si>
+  <si>
+    <t>4016134001680</t>
+  </si>
+  <si>
+    <t>€ 59.97</t>
+  </si>
+  <si>
     <t>PED0101011500</t>
   </si>
   <si>
-    <t>HEFBOOM MET RECHTE SNEDE EN PUNT 1000MM</t>
-[...1 lines deleted...]
-  <si>
     <t>4016134001673</t>
   </si>
   <si>
     <t>€ 41.59</t>
   </si>
   <si>
-    <t>PED0101011750</t>
-[...22 lines deleted...]
-  <si>
     <t>PED8018920001</t>
   </si>
   <si>
     <t>HENKELLOCHEISEN 92 MM</t>
   </si>
   <si>
     <t>3303808018923</t>
   </si>
   <si>
     <t>€ 487.648</t>
   </si>
   <si>
     <t>PED7000548400</t>
   </si>
   <si>
     <t>HICKORYSTIEL 300 MM FUER ING.-HAMMER</t>
   </si>
   <si>
     <t>4016134700408</t>
   </si>
   <si>
     <t>€ 7.0364</t>
   </si>
   <si>
     <t>PED7012763700</t>
@@ -6246,62 +6258,50 @@
   <si>
     <t>€ 57.93</t>
   </si>
   <si>
     <t>PED5065030500</t>
   </si>
   <si>
     <t>KOPEREN HAMER 500G HICKORY STEEL</t>
   </si>
   <si>
     <t>4016134001529</t>
   </si>
   <si>
     <t>PED5065980500</t>
   </si>
   <si>
     <t>KOPEREN HAMER 500G ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134001543</t>
   </si>
   <si>
     <t>€ 84.0295</t>
   </si>
   <si>
-    <t>PED0365060701</t>
-[...10 lines deleted...]
-  <si>
     <t>PED5065980600</t>
   </si>
   <si>
     <t>KOPEREN HAMER 600G ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134000867</t>
   </si>
   <si>
     <t>€ 86.03</t>
   </si>
   <si>
     <t>PED5065030750</t>
   </si>
   <si>
     <t>KOPEREN HAMER 750G HICKORY STEEL</t>
   </si>
   <si>
     <t>4016134503375</t>
   </si>
   <si>
     <t>€ 90.38</t>
   </si>
   <si>
     <t>PED5065980750</t>
@@ -6546,143 +6546,143 @@
   <si>
     <t>PED7005518400</t>
   </si>
   <si>
     <t>KUNSTSTOFFSTIELE 500 G</t>
   </si>
   <si>
     <t>4016134700583</t>
   </si>
   <si>
     <t>€ 9.3884</t>
   </si>
   <si>
     <t>PED7005518500</t>
   </si>
   <si>
     <t>KUNSTSTOFFSTIELE 800 G</t>
   </si>
   <si>
     <t>4016134700590</t>
   </si>
   <si>
     <t>€ 12.72</t>
   </si>
   <si>
+    <t>PED5334020022</t>
+  </si>
+  <si>
+    <t>KUNSTSTOFHAMER Ø 22MM ESSEN STEEL</t>
+  </si>
+  <si>
+    <t>4016134001727</t>
+  </si>
+  <si>
+    <t>€ 11.6235</t>
+  </si>
+  <si>
+    <t>PED5034020022</t>
+  </si>
+  <si>
+    <t>4016134501067</t>
+  </si>
+  <si>
+    <t>€ 12.5665</t>
+  </si>
+  <si>
     <t>PED5234020022</t>
   </si>
   <si>
-    <t>KUNSTSTOFHAMER Ø 22MM ESSEN STEEL</t>
-[...1 lines deleted...]
-  <si>
     <t>4016134508448</t>
   </si>
   <si>
     <t>€ 12.20775</t>
   </si>
   <si>
-    <t>PED5334020022</t>
-[...14 lines deleted...]
-    <t>€ 12.5665</t>
+    <t>PED5034020027</t>
+  </si>
+  <si>
+    <t>KUNSTSTOFHAMER Ø 27MM ESSEN STEEL</t>
+  </si>
+  <si>
+    <t>4016134501074</t>
+  </si>
+  <si>
+    <t>€ 14.3295</t>
   </si>
   <si>
     <t>PED5234020027</t>
   </si>
   <si>
-    <t>KUNSTSTOFHAMER Ø 27MM ESSEN STEEL</t>
-[...1 lines deleted...]
-  <si>
     <t>4016134508455</t>
   </si>
   <si>
     <t>€ 13.92975</t>
   </si>
   <si>
     <t>PED5334020027</t>
   </si>
   <si>
     <t>4016134001734</t>
   </si>
   <si>
     <t>€ 13.31475</t>
   </si>
   <si>
-    <t>PED5034020027</t>
-[...7 lines deleted...]
-  <si>
     <t>PED5334980027</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 27MM ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134001260</t>
   </si>
   <si>
     <t>€ 27.9415</t>
   </si>
   <si>
+    <t>PED5334020032</t>
+  </si>
+  <si>
+    <t>KUNSTSTOFHAMER Ø 32MM ESSEN STEEL</t>
+  </si>
+  <si>
+    <t>4016134000126</t>
+  </si>
+  <si>
+    <t>€ 16.564</t>
+  </si>
+  <si>
     <t>PED5234020032</t>
   </si>
   <si>
-    <t>KUNSTSTOFHAMER Ø 32MM ESSEN STEEL</t>
-[...1 lines deleted...]
-  <si>
     <t>4016134508462</t>
   </si>
   <si>
     <t>€ 16.646</t>
   </si>
   <si>
-    <t>PED5334020032</t>
-[...7 lines deleted...]
-  <si>
     <t>PED5034020032</t>
   </si>
   <si>
     <t>4016134501081</t>
   </si>
   <si>
     <t>€ 18.3475</t>
   </si>
   <si>
     <t>PED5334980032</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 32MM ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134001277</t>
   </si>
   <si>
     <t>€ 30.73975</t>
   </si>
   <si>
     <t>PED5334020035</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 35MM ESSEN STEEL</t>
@@ -6714,110 +6714,110 @@
   <si>
     <t>PED5334980035</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 35MM ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134001376</t>
   </si>
   <si>
     <t>€ 33.82</t>
   </si>
   <si>
     <t>PED5234020040</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 40MM ESSEN STEEL</t>
   </si>
   <si>
     <t>4016134508486</t>
   </si>
   <si>
     <t>€ 22.33475</t>
   </si>
   <si>
+    <t>PED5334020040</t>
+  </si>
+  <si>
+    <t>4016134001758</t>
+  </si>
+  <si>
+    <t>€ 23.60575</t>
+  </si>
+  <si>
     <t>PED5034020040</t>
   </si>
   <si>
     <t>4016134501104</t>
   </si>
   <si>
     <t>€ 26.8054</t>
   </si>
   <si>
-    <t>PED5334020040</t>
-[...7 lines deleted...]
-  <si>
     <t>PED5334980040</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 40MM ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134001383</t>
   </si>
   <si>
     <t>€ 40.2586</t>
   </si>
   <si>
+    <t>PED5034020050</t>
+  </si>
+  <si>
+    <t>KUNSTSTOFHAMER Ø 50MM ESSEN STEEL</t>
+  </si>
+  <si>
+    <t>4016134501111</t>
+  </si>
+  <si>
+    <t>€ 36.859</t>
+  </si>
+  <si>
+    <t>PED5334020050</t>
+  </si>
+  <si>
+    <t>4016134001819</t>
+  </si>
+  <si>
+    <t>€ 34.44</t>
+  </si>
+  <si>
     <t>PED5234020050</t>
   </si>
   <si>
-    <t>KUNSTSTOFHAMER Ø 50MM ESSEN STEEL</t>
-[...1 lines deleted...]
-  <si>
     <t>4016134508493</t>
   </si>
   <si>
     <t>€ 31.72375</t>
   </si>
   <si>
-    <t>PED5034020050</t>
-[...16 lines deleted...]
-  <si>
     <t>PED5334980050</t>
   </si>
   <si>
     <t>KUNSTSTOFHAMER Ø 50MM ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134001390</t>
   </si>
   <si>
     <t>€ 51.69</t>
   </si>
   <si>
     <t>PED5065030600</t>
   </si>
   <si>
     <t>KUPFERHAMMER 'FAEUSTELFORM' 600G - GESCHMEIDET - MIT HICKORYSTIEL</t>
   </si>
   <si>
     <t>4016134000843</t>
   </si>
   <si>
     <t>€ 79.086</t>
   </si>
   <si>
     <t>PED5096020000</t>
@@ -12159,62 +12159,50 @@
   <si>
     <t>3479138134302</t>
   </si>
   <si>
     <t>PED813490</t>
   </si>
   <si>
     <t>ONYX PERMANENT MARKER - SCHWARZ</t>
   </si>
   <si>
     <t>3479138134906</t>
   </si>
   <si>
     <t>PED0000420000</t>
   </si>
   <si>
     <t>PANEEL DRAAGGREEP</t>
   </si>
   <si>
     <t>4016134005848</t>
   </si>
   <si>
     <t>€ 19.89</t>
   </si>
   <si>
-    <t>PED0114401000</t>
-[...10 lines deleted...]
-  <si>
     <t>PED6636110010</t>
   </si>
   <si>
     <t>PENDRIJVER BLUE LINE 150MM Ø 10MM</t>
   </si>
   <si>
     <t>4016134601163</t>
   </si>
   <si>
     <t>€ 5.207</t>
   </si>
   <si>
     <t>PED6636110020</t>
   </si>
   <si>
     <t>PENDRIJVER BLUE LINE 150MM Ø 2MM</t>
   </si>
   <si>
     <t>4016134601187</t>
   </si>
   <si>
     <t>PED6636110030</t>
   </si>
   <si>
     <t>PENDRIJVER BLUE LINE 150MM Ø 3MM</t>
@@ -13041,122 +13029,74 @@
   <si>
     <t>4016134701405</t>
   </si>
   <si>
     <t>PED7112775600</t>
   </si>
   <si>
     <t>RONDE HAMERSPIE VOOR HAMERSTEEL HICKORY 300G</t>
   </si>
   <si>
     <t>4016134701429</t>
   </si>
   <si>
     <t>PED0034400601</t>
   </si>
   <si>
     <t>RONDSMEEDTANG 400MM</t>
   </si>
   <si>
     <t>3303800034402</t>
   </si>
   <si>
     <t>€ 54.78</t>
   </si>
   <si>
-    <t>PED0366600201</t>
-[...10 lines deleted...]
-  <si>
     <t>PED5060040000</t>
   </si>
   <si>
     <t>RUBBERHAMER COMBI ZACHTE BAAN/HARDE BAAN Ø 55MM</t>
   </si>
   <si>
     <t>4016134509926</t>
   </si>
   <si>
     <t>€ 10.96</t>
   </si>
   <si>
-    <t>PED0346652201</t>
-[...22 lines deleted...]
-  <si>
     <t>PED0346900201</t>
   </si>
   <si>
     <t>RUBBERHAMER ZWART - HARD - ÉÉN HALFRONDE BAAN Ø 90MM</t>
   </si>
   <si>
     <t>3303809600431</t>
   </si>
   <si>
     <t>€ 21.59</t>
   </si>
   <si>
-    <t>PED0367900201</t>
-[...10 lines deleted...]
-  <si>
     <t>PED0348065201</t>
   </si>
   <si>
     <t>RUBBERHAMER ZWART - ZACHT Ø 65MM</t>
   </si>
   <si>
     <t>3303809600530</t>
   </si>
   <si>
     <t>€ 10.06</t>
   </si>
   <si>
     <t>PED5146011000</t>
   </si>
   <si>
     <t>RUBBERKOP VOOR VUISTEN 1000G</t>
   </si>
   <si>
     <t>4016134505027</t>
   </si>
   <si>
     <t>€ 7.07</t>
   </si>
   <si>
     <t>PED5146011250</t>
@@ -13476,89 +13416,89 @@
   <si>
     <t>€ 39.16</t>
   </si>
   <si>
     <t>PED815038</t>
   </si>
   <si>
     <t>SCHLAGSCHNUR - RAPID - 30M</t>
   </si>
   <si>
     <t>3479138150388</t>
   </si>
   <si>
     <t>€ 22.06875</t>
   </si>
   <si>
     <t>PED815030</t>
   </si>
   <si>
     <t>3479138150302</t>
   </si>
   <si>
     <t>€ 19.9375</t>
   </si>
   <si>
+    <t>PED814938</t>
+  </si>
+  <si>
+    <t>SCHLAGSCHNUR - RUND - 148G - 30M</t>
+  </si>
+  <si>
+    <t>3479138149382</t>
+  </si>
+  <si>
     <t>PED814930</t>
   </si>
   <si>
-    <t>SCHLAGSCHNUR - RUND - 148G - 30M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479138149306</t>
   </si>
   <si>
     <t>€ 14.905</t>
   </si>
   <si>
-    <t>PED814938</t>
-[...2 lines deleted...]
-    <t>3479138149382</t>
+    <t>PED815010</t>
+  </si>
+  <si>
+    <t>SCHLAGSCHNUR - RUND - 30M</t>
+  </si>
+  <si>
+    <t>3479138150104</t>
+  </si>
+  <si>
+    <t>€ 16.28</t>
   </si>
   <si>
     <t>PED815018</t>
   </si>
   <si>
-    <t>SCHLAGSCHNUR - RUND - 30M</t>
-[...1 lines deleted...]
-  <si>
     <t>3479138150180</t>
   </si>
   <si>
     <t>€ 18.41125</t>
   </si>
   <si>
-    <t>PED815010</t>
-[...7 lines deleted...]
-  <si>
     <t>PED815017</t>
   </si>
   <si>
     <t>SCHLAGSCHNUR - RUND MIT PUDER - 30M</t>
   </si>
   <si>
     <t>3479138150173</t>
   </si>
   <si>
     <t>€ 22.33</t>
   </si>
   <si>
     <t>PED814180</t>
   </si>
   <si>
     <t>SCHLAGSCHNURFARBE  BLAU - 200 G</t>
   </si>
   <si>
     <t>3479138141805</t>
   </si>
   <si>
     <t>€ 4.79875</t>
   </si>
   <si>
     <t>PED814440</t>
@@ -14892,71 +14832,71 @@
   <si>
     <t>PED0032600601</t>
   </si>
   <si>
     <t>SMEEDTANG MET OPEN VLAKKE MOND 600MM</t>
   </si>
   <si>
     <t>3303800032026</t>
   </si>
   <si>
     <t>€ 73.84</t>
   </si>
   <si>
     <t>PED0041500601</t>
   </si>
   <si>
     <t>SMEEDTANG MET VLAKKE MOND 500MM</t>
   </si>
   <si>
     <t>3303800041509</t>
   </si>
   <si>
     <t>€ 80.1</t>
   </si>
   <si>
+    <t>PED5295031000</t>
+  </si>
+  <si>
+    <t>SMIDHAMER 1000G HICKORY STEEL</t>
+  </si>
+  <si>
+    <t>4016134508721</t>
+  </si>
+  <si>
+    <t>€ 29.55</t>
+  </si>
+  <si>
     <t>PED5044031000</t>
   </si>
   <si>
-    <t>SMIDHAMER 1000G HICKORY STEEL</t>
-[...1 lines deleted...]
-  <si>
     <t>4016134502835</t>
   </si>
   <si>
     <t>€ 39.5819</t>
   </si>
   <si>
-    <t>PED5295031000</t>
-[...7 lines deleted...]
-  <si>
     <t>PED5295981000</t>
   </si>
   <si>
     <t>SMIDHAMER 1000G ULTRATEC STEEL</t>
   </si>
   <si>
     <t>4016134508752</t>
   </si>
   <si>
     <t>€ 41.17</t>
   </si>
   <si>
     <t>PED5044031500</t>
   </si>
   <si>
     <t>SMIDHAMER 1500G HICKORY STEEL</t>
   </si>
   <si>
     <t>4016134502842</t>
   </si>
   <si>
     <t>€ 51.62</t>
   </si>
   <si>
     <t>PED5295031500</t>
@@ -16035,62 +15975,50 @@
   <si>
     <t>PED811160</t>
   </si>
   <si>
     <t>UNIVERSAL BLEISTIFT - 15G - 4DMMM</t>
   </si>
   <si>
     <t>4084900240021</t>
   </si>
   <si>
     <t>€ 6.49</t>
   </si>
   <si>
     <t>PED0198015100</t>
   </si>
   <si>
     <t>UNIVERSAL-HEBELEISEN 5100 GEHAERTET SILBER</t>
   </si>
   <si>
     <t>4016134004964</t>
   </si>
   <si>
     <t>€ 12.9</t>
   </si>
   <si>
-    <t>PED7314000401</t>
-[...10 lines deleted...]
-  <si>
     <t>PED0000250018</t>
   </si>
   <si>
     <t>VASTANKERINR RIEM MET RATEL 25X1800MM</t>
   </si>
   <si>
     <t>4016134005961</t>
   </si>
   <si>
     <t>€ 32.02</t>
   </si>
   <si>
     <t>PED0000500030</t>
   </si>
   <si>
     <t>VASTANKERINR RIEM MET RATEL 50X3000MM</t>
   </si>
   <si>
     <t>4016134005978</t>
   </si>
   <si>
     <t>€ 40.4606</t>
   </si>
   <si>
     <t>PED30978098</t>
@@ -16738,62 +16666,50 @@
     <t>€ 45.51</t>
   </si>
   <si>
     <t>PED5247021250</t>
   </si>
   <si>
     <t>VUIST HOLLANDS MODEL 1250G ESSEN STEEL</t>
   </si>
   <si>
     <t>4016134505362</t>
   </si>
   <si>
     <t>€ 27.50075</t>
   </si>
   <si>
     <t>PED5247021500</t>
   </si>
   <si>
     <t>VUIST HOLLANDS MODEL 1500G ESSEN STEEL</t>
   </si>
   <si>
     <t>4016134505379</t>
   </si>
   <si>
     <t>€ 35.41375</t>
-  </si>
-[...10 lines deleted...]
-    <t>€ 30.92</t>
   </si>
   <si>
     <t>PED5293931250</t>
   </si>
   <si>
     <t>VUIST PROTECT 1250G HICKORY STEEL</t>
   </si>
   <si>
     <t>4016134009587</t>
   </si>
   <si>
     <t>€ 33.74</t>
   </si>
   <si>
     <t>PED5293931500</t>
   </si>
   <si>
     <t>VUIST PROTECT 1500G HICKORY STEEL</t>
   </si>
   <si>
     <t>4016134009594</t>
   </si>
   <si>
     <t>€ 42.3493</t>
   </si>
@@ -17575,51 +17491,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1482"/>
+  <dimension ref="A1:F1475"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -18092,140 +18008,140 @@
       </c>
       <c r="E38" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F38" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F39" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E40" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F40" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E42" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F42" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>126</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="E43" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>130</v>
       </c>
+      <c r="E44" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F44" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>136</v>
       </c>
@@ -20792,104 +20708,104 @@
         <v>779</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>780</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>781</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4" t="s">
         <v>783</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>784</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>785</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>786</v>
       </c>
-      <c r="E209" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4" t="s">
         <v>787</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>788</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>789</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>790</v>
       </c>
-      <c r="E210" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4" t="s">
         <v>791</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>792</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>793</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>794</v>
       </c>
+      <c r="E211" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F211" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4" t="s">
         <v>795</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>796</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>797</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>798</v>
       </c>
+      <c r="E212" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F212" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4" t="s">
         <v>799</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>800</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>801</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4" t="s">
         <v>803</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>804</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>805</v>
       </c>
@@ -20944,76 +20860,64 @@
         <v>819</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>820</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>821</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4" t="s">
         <v>823</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>824</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>825</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>826</v>
       </c>
-      <c r="E219" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4" t="s">
         <v>827</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>828</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>829</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>830</v>
       </c>
-      <c r="E220" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4" t="s">
         <v>831</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>832</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>833</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E221" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F221" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4" t="s">
         <v>835</v>
       </c>
@@ -21102,106 +21006,118 @@
       </c>
       <c r="C226" s="5" t="s">
         <v>853</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>854</v>
       </c>
       <c r="E226" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F226" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4" t="s">
         <v>855</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>856</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>857</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>846</v>
+        <v>858</v>
       </c>
       <c r="E227" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F227" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E228" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F228" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>865</v>
+        <v>854</v>
+      </c>
+      <c r="E229" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F229" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4" t="s">
         <v>866</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>867</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>868</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>869</v>
       </c>
+      <c r="E230" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F230" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4" t="s">
         <v>870</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>871</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>872</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4" t="s">
         <v>874</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>875</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>876</v>
       </c>
@@ -21254,114 +21170,114 @@
     <row r="236" spans="1:6">
       <c r="A236" s="4" t="s">
         <v>890</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>891</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>892</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4" t="s">
         <v>894</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>895</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>896</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="D239" s="6" t="s">
         <v>901</v>
-      </c>
-[...13 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4" t="s">
         <v>905</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>906</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>907</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4" t="s">
         <v>909</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>911</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>912</v>
       </c>
+      <c r="E241" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F241" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4" t="s">
         <v>913</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>915</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4" t="s">
         <v>917</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>918</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>919</v>
       </c>
@@ -21400,408 +21316,408 @@
     <row r="246" spans="1:6">
       <c r="A246" s="4" t="s">
         <v>929</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>930</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>931</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4" t="s">
         <v>933</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>934</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>935</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="D249" s="6" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4" t="s">
         <v>954</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>955</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>956</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4" t="s">
         <v>958</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>959</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>960</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>961</v>
       </c>
-      <c r="E254" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4" t="s">
         <v>962</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>963</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>964</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>965</v>
       </c>
-      <c r="E255" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4" t="s">
         <v>966</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>967</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>968</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>969</v>
       </c>
       <c r="E256" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F256" s="5">
         <v>10</v>
       </c>
     </row>
-    <row r="257" spans="1:4">
+    <row r="257" spans="1:6">
       <c r="A257" s="4" t="s">
         <v>970</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>971</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>972</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>973</v>
       </c>
-    </row>
-    <row r="258" spans="1:4">
+      <c r="E257" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F257" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
       <c r="A258" s="4" t="s">
         <v>974</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>975</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>976</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>977</v>
       </c>
-    </row>
-    <row r="259" spans="1:4">
+      <c r="E258" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F258" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
       <c r="A259" s="4" t="s">
         <v>978</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>979</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>980</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>981</v>
       </c>
     </row>
-    <row r="260" spans="1:4">
+    <row r="260" spans="1:6">
       <c r="A260" s="4" t="s">
         <v>982</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>983</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>984</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="261" spans="1:4">
+    <row r="261" spans="1:6">
       <c r="A261" s="4" t="s">
         <v>986</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>987</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>988</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>989</v>
       </c>
     </row>
-    <row r="262" spans="1:4">
+    <row r="262" spans="1:6">
       <c r="A262" s="4" t="s">
         <v>990</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>991</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>992</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>993</v>
       </c>
     </row>
-    <row r="263" spans="1:4">
+    <row r="263" spans="1:6">
       <c r="A263" s="4" t="s">
         <v>994</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>995</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>996</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>997</v>
       </c>
     </row>
-    <row r="264" spans="1:4">
+    <row r="264" spans="1:6">
       <c r="A264" s="4" t="s">
         <v>998</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>999</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>1001</v>
       </c>
     </row>
-    <row r="265" spans="1:4">
+    <row r="265" spans="1:6">
       <c r="A265" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>1004</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>1005</v>
       </c>
     </row>
-    <row r="266" spans="1:4">
+    <row r="266" spans="1:6">
       <c r="A266" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>1007</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>1009</v>
       </c>
     </row>
-    <row r="267" spans="1:4">
+    <row r="267" spans="1:6">
       <c r="A267" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>1011</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="268" spans="1:4">
+    <row r="268" spans="1:6">
       <c r="A268" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>1015</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>1016</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:4">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
       <c r="A269" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D270" s="6" t="s">
         <v>1017</v>
       </c>
-      <c r="B269" s="4" t="s">
-[...23 lines deleted...]
-    <row r="271" spans="1:4">
+    </row>
+    <row r="271" spans="1:6">
       <c r="A271" s="4" t="s">
         <v>1025</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>1028</v>
       </c>
     </row>
-    <row r="272" spans="1:4">
+    <row r="272" spans="1:6">
       <c r="A272" s="4" t="s">
         <v>1029</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>1031</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4" t="s">
         <v>1033</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>1035</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>1036</v>
@@ -21950,79 +21866,79 @@
     <row r="284" spans="1:4">
       <c r="A284" s="4" t="s">
         <v>1077</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>1079</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>1083</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="4" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D287" s="6" t="s">
         <v>1088</v>
-      </c>
-[...7 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>1097</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>1098</v>
@@ -22048,79 +21964,79 @@
     <row r="291" spans="1:4">
       <c r="A291" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>1105</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>1106</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4" t="s">
         <v>1108</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>1110</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>1095</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>1118</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="4" t="s">
         <v>1119</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>1120</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="4" t="s">
         <v>1123</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>1124</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>1125</v>
@@ -22272,79 +22188,79 @@
     <row r="307" spans="1:4">
       <c r="A307" s="4" t="s">
         <v>1167</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>1168</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>1169</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="4" t="s">
         <v>1171</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>1173</v>
       </c>
       <c r="D308" s="6" t="s">
-        <v>1158</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="4" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B309" s="4" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="D309" s="6" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B310" s="4" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>1181</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>1183</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>1184</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>1187</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>1188</v>
@@ -22490,79 +22406,79 @@
         <v>1228</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>1231</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="B324" s="4" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D324" s="6" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="4" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B325" s="4" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="D325" s="6" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="4" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B326" s="4" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="4" t="s">
         <v>1245</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>1247</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="4" t="s">
         <v>1249</v>
@@ -22622,79 +22538,79 @@
     <row r="332" spans="1:4">
       <c r="A332" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>1266</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="4" t="s">
         <v>1269</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>1270</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>1233</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="4" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="4" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>1279</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="4" t="s">
         <v>1284</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>1286</v>
@@ -22748,79 +22664,79 @@
     <row r="341" spans="1:4">
       <c r="A341" s="4" t="s">
         <v>1300</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>1302</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="4" t="s">
         <v>1304</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="4" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B343" s="4" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="C343" s="5" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="4" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C344" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D344" s="6" t="s">
         <v>1311</v>
-      </c>
-[...7 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>1320</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>1321</v>
@@ -22932,240 +22848,240 @@
         <v>1351</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>1352</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="B355" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>1358</v>
       </c>
-      <c r="E355" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>1360</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>1362</v>
       </c>
-      <c r="E356" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>1365</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>1366</v>
       </c>
       <c r="E357" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F357" s="5">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>1368</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>1370</v>
       </c>
+      <c r="E358" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F358" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>1372</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="E359" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F359" s="5">
-        <v>2</v>
+        <v>100</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>1377</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>1380</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>1382</v>
       </c>
+      <c r="E361" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F361" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>1385</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>1389</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1390</v>
       </c>
-      <c r="E363" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>1392</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1394</v>
       </c>
-      <c r="E364" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>1397</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1398</v>
       </c>
+      <c r="E365" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F365" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1402</v>
       </c>
+      <c r="E366" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F366" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>1409</v>
       </c>
@@ -23178,133 +23094,133 @@
         <v>1411</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>1412</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>1413</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1418</v>
       </c>
-      <c r="E370" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>1421</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>1425</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1426</v>
       </c>
+      <c r="E372" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F372" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="B374" s="4" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B376" s="4" t="s">
-        <v>1439</v>
+        <v>1436</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>1440</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4" t="s">
         <v>1446</v>
@@ -23422,295 +23338,295 @@
         <v>1478</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>1479</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>1483</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>1484</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1485</v>
       </c>
-      <c r="E387" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>1487</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>1488</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B389" s="4" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D389" s="6" t="s">
-        <v>1492</v>
+        <v>1493</v>
+      </c>
+      <c r="E389" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F389" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B390" s="4" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>1496</v>
+        <v>320</v>
+      </c>
+      <c r="E390" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F390" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>1499</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>1503</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4" t="s">
         <v>1505</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4" t="s">
         <v>1509</v>
       </c>
       <c r="B394" s="4" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B395" s="4" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="D395" s="6" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B396" s="4" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
       <c r="C396" s="5" t="s">
         <v>1518</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1519</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>1521</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1523</v>
       </c>
-      <c r="E397" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>1525</v>
       </c>
       <c r="C398" s="5" t="s">
         <v>1526</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="E398" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F398" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4" t="s">
         <v>1528</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>1530</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1531</v>
       </c>
+      <c r="E399" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F399" s="5">
+        <v>25</v>
+      </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4" t="s">
         <v>1532</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="C400" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>939</v>
+        <v>1535</v>
       </c>
       <c r="E400" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F400" s="5">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B401" s="4" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B402" s="4" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>1542</v>
+        <v>947</v>
+      </c>
+      <c r="E402" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F402" s="5">
+        <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4" t="s">
         <v>1543</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>1545</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4" t="s">
         <v>1547</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="C404" s="5" t="s">
         <v>1549</v>
@@ -23724,84 +23640,84 @@
         <v>1551</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>1552</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>1553</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4" t="s">
         <v>1555</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>1556</v>
       </c>
       <c r="C406" s="5" t="s">
         <v>1557</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1558</v>
       </c>
-      <c r="E406" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4" t="s">
         <v>1559</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>1560</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>1561</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4" t="s">
         <v>1563</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>1564</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>1565</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1566</v>
       </c>
+      <c r="E408" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F408" s="5">
+        <v>3</v>
+      </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4" t="s">
         <v>1567</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>1568</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>1569</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4" t="s">
         <v>1571</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>1572</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>1573</v>
       </c>
@@ -23828,302 +23744,302 @@
         <v>1579</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>1580</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>1581</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>1584</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>1586</v>
       </c>
-      <c r="E413" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4" t="s">
         <v>1587</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>1589</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>1592</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>1593</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>1594</v>
       </c>
+      <c r="E415" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F415" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4" t="s">
         <v>1595</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>1596</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1598</v>
       </c>
-      <c r="E416" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4" t="s">
         <v>1599</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>1600</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>1601</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1602</v>
       </c>
-      <c r="E417" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4" t="s">
         <v>1603</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>1604</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>1605</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1606</v>
       </c>
+      <c r="E418" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F418" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4" t="s">
         <v>1607</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>1608</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1610</v>
       </c>
       <c r="E419" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F419" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>1612</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>1613</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4" t="s">
         <v>1615</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1618</v>
       </c>
+      <c r="E421" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F421" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>1620</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4" t="s">
         <v>1623</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>1624</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>1625</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1626</v>
       </c>
-      <c r="E423" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4" t="s">
         <v>1627</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1630</v>
       </c>
-      <c r="E424" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4" t="s">
         <v>1631</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>1632</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>1633</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1634</v>
       </c>
+      <c r="E425" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F425" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4" t="s">
         <v>1635</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>1636</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>1637</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="E426" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F426" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4" t="s">
         <v>1639</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>1640</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>1641</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4" t="s">
         <v>1643</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>1644</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>1645</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1646</v>
       </c>
+      <c r="E428" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F428" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4" t="s">
         <v>1647</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>1648</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>1649</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4" t="s">
         <v>1651</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>1652</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>1653</v>
       </c>
@@ -24304,131 +24220,131 @@
         <v>1703</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>1704</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4" t="s">
         <v>1707</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>1708</v>
       </c>
       <c r="C444" s="5" t="s">
         <v>1709</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1710</v>
       </c>
-      <c r="E444" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4" t="s">
         <v>1711</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>1712</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1714</v>
       </c>
+      <c r="E445" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F445" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>1716</v>
       </c>
       <c r="C446" s="5" t="s">
         <v>1717</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>1720</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1722</v>
       </c>
-      <c r="E447" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4" t="s">
         <v>1723</v>
       </c>
       <c r="B448" s="4" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="C448" s="5" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B449" s="4" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>1728</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1729</v>
+      </c>
+      <c r="E449" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F449" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4" t="s">
         <v>1730</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>1732</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4" t="s">
         <v>1734</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>1735</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>1736</v>
@@ -24482,65 +24398,65 @@
     <row r="455" spans="1:6">
       <c r="A455" s="4" t="s">
         <v>1750</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>1751</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>1752</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4" t="s">
         <v>1754</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>320</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B457" s="4" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C457" s="5" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>1760</v>
+        <v>320</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4" t="s">
         <v>1761</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>1762</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4" t="s">
         <v>1765</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>1766</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>1767</v>
@@ -24554,104 +24470,104 @@
         <v>1769</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>1770</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4" t="s">
         <v>1773</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>1774</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>1775</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1776</v>
       </c>
-      <c r="E461" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4" t="s">
         <v>1777</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>1778</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>1779</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1780</v>
       </c>
+      <c r="E462" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F462" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4" t="s">
         <v>1781</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>1782</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>1783</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1784</v>
       </c>
-      <c r="E463" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4" t="s">
         <v>1785</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>1786</v>
       </c>
       <c r="C464" s="5" t="s">
         <v>1787</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1788</v>
       </c>
+      <c r="E464" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F464" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>1790</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>1791</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1792</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4" t="s">
         <v>1793</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>1794</v>
       </c>
       <c r="C466" s="5" t="s">
         <v>1795</v>
       </c>
@@ -24684,93 +24600,93 @@
         <v>1803</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4" t="s">
         <v>1805</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>1806</v>
       </c>
       <c r="C469" s="5" t="s">
         <v>1807</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4" t="s">
         <v>1809</v>
       </c>
       <c r="B470" s="4" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="D470" s="6" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B471" s="4" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="C471" s="5" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="D471" s="6" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B472" s="4" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="C472" s="5" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B473" s="4" t="s">
-        <v>1818</v>
+        <v>1810</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4" t="s">
         <v>1821</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>1822</v>
       </c>
       <c r="C474" s="5" t="s">
         <v>1823</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4" t="s">
         <v>1825</v>
@@ -24818,56 +24734,50 @@
         <v>1837</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>1838</v>
       </c>
       <c r="C478" s="5" t="s">
         <v>1839</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4" t="s">
         <v>1841</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>1842</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>1843</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>1844</v>
       </c>
-      <c r="E479" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4" t="s">
         <v>1845</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>1846</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>1847</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="E480" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F480" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4" t="s">
         <v>1849</v>
       </c>
@@ -24878,50 +24788,56 @@
         <v>1851</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>1852</v>
       </c>
       <c r="E481" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F481" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4" t="s">
         <v>1853</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>1854</v>
       </c>
       <c r="C482" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1856</v>
       </c>
+      <c r="E482" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F482" s="5">
+        <v>25</v>
+      </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4" t="s">
         <v>1857</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>1858</v>
       </c>
       <c r="C483" s="5" t="s">
         <v>1859</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4" t="s">
         <v>1861</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>1862</v>
       </c>
       <c r="C484" s="5" t="s">
         <v>1863</v>
       </c>
@@ -25156,99 +25072,99 @@
     <row r="501" spans="1:6">
       <c r="A501" s="4" t="s">
         <v>1929</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>1930</v>
       </c>
       <c r="C501" s="5" t="s">
         <v>1931</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>1932</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4" t="s">
         <v>1933</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>1934</v>
       </c>
       <c r="C502" s="5" t="s">
         <v>1935</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>1932</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B503" s="4" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C503" s="5" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D503" s="6" t="s">
         <v>1936</v>
       </c>
-      <c r="B503" s="4" t="s">
-[...6 lines deleted...]
-        <v>1932</v>
+      <c r="E503" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F503" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B504" s="4" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B505" s="4" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="D505" s="6" t="s">
-        <v>1945</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4" t="s">
         <v>1946</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>1947</v>
       </c>
       <c r="C506" s="5" t="s">
         <v>1948</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4" t="s">
         <v>1950</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1951</v>
       </c>
       <c r="C507" s="5" t="s">
         <v>1952</v>
@@ -25288,273 +25204,273 @@
     <row r="510" spans="1:6">
       <c r="A510" s="4" t="s">
         <v>1962</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1963</v>
       </c>
       <c r="C510" s="5" t="s">
         <v>1964</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1965</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4" t="s">
         <v>1966</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1967</v>
       </c>
       <c r="C511" s="5" t="s">
         <v>1968</v>
       </c>
       <c r="D511" s="6" t="s">
-        <v>356</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B512" s="4" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>1972</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>356</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="C513" s="5" t="s">
         <v>1975</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>1976</v>
       </c>
+      <c r="E513" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F513" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4" t="s">
         <v>1977</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1978</v>
       </c>
       <c r="C514" s="5" t="s">
         <v>1979</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>1980</v>
       </c>
-      <c r="E514" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4" t="s">
         <v>1981</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1982</v>
       </c>
       <c r="C515" s="5" t="s">
         <v>1983</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>1984</v>
       </c>
+      <c r="E515" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F515" s="5">
+        <v>25</v>
+      </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4" t="s">
         <v>1985</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1986</v>
       </c>
       <c r="C516" s="5" t="s">
         <v>1987</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>532</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B517" s="4" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D517" s="6" t="s">
-        <v>1991</v>
+        <v>532</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4" t="s">
         <v>1992</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1993</v>
       </c>
       <c r="C518" s="5" t="s">
         <v>1994</v>
       </c>
       <c r="D518" s="6" t="s">
-        <v>1816</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="B519" s="4" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D519" s="6" t="s">
-        <v>1998</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4" t="s">
         <v>1999</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>2000</v>
       </c>
       <c r="C520" s="5" t="s">
         <v>2001</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>2002</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4" t="s">
         <v>2003</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="C521" s="5" t="s">
         <v>2005</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4" t="s">
         <v>2007</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>2008</v>
       </c>
       <c r="C522" s="5" t="s">
         <v>2009</v>
       </c>
       <c r="D522" s="6" t="s">
-        <v>1760</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B523" s="4" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D523" s="6" t="s">
-        <v>2013</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4" t="s">
         <v>2014</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>2015</v>
       </c>
       <c r="C524" s="5" t="s">
         <v>2016</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>2017</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4" t="s">
         <v>2018</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>2019</v>
       </c>
       <c r="C525" s="5" t="s">
         <v>2020</v>
       </c>
       <c r="D525" s="6" t="s">
-        <v>1816</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B526" s="4" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>2024</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4" t="s">
         <v>2025</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>2026</v>
       </c>
       <c r="C527" s="5" t="s">
         <v>2027</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>2028</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4" t="s">
         <v>2029</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>2030</v>
       </c>
       <c r="C528" s="5" t="s">
         <v>2031</v>
@@ -25608,176 +25524,176 @@
     <row r="532" spans="1:6">
       <c r="A532" s="4" t="s">
         <v>2045</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>2046</v>
       </c>
       <c r="C532" s="5" t="s">
         <v>2047</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4" t="s">
         <v>2049</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>2050</v>
       </c>
       <c r="C533" s="5" t="s">
         <v>2051</v>
       </c>
       <c r="D533" s="6" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B534" s="4" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>2055</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4" t="s">
         <v>2056</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>2057</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>2058</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4" t="s">
         <v>2060</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>2061</v>
       </c>
       <c r="C536" s="5" t="s">
         <v>2062</v>
       </c>
       <c r="D536" s="6" t="s">
-        <v>2055</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B537" s="4" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="D537" s="6" t="s">
-        <v>2066</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4" t="s">
         <v>2067</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>2068</v>
       </c>
       <c r="C538" s="5" t="s">
         <v>2069</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>2070</v>
       </c>
-      <c r="E538" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4" t="s">
         <v>2071</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>2072</v>
       </c>
       <c r="C539" s="5" t="s">
         <v>2073</v>
       </c>
       <c r="D539" s="6" t="s">
-        <v>1622</v>
+        <v>2074</v>
+      </c>
+      <c r="E539" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F539" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B540" s="4" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>2077</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4" t="s">
         <v>2078</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>2079</v>
       </c>
       <c r="C541" s="5" t="s">
         <v>2080</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>2081</v>
       </c>
+      <c r="E541" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F541" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4" t="s">
         <v>2082</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>2083</v>
       </c>
       <c r="C542" s="5" t="s">
         <v>2084</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>2085</v>
       </c>
       <c r="E542" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F542" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4" t="s">
         <v>2086</v>
       </c>
@@ -26138,186 +26054,186 @@
         <v>2176</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>2177</v>
       </c>
       <c r="E565" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F565" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4" t="s">
         <v>2178</v>
       </c>
       <c r="B566" s="4" t="s">
         <v>2179</v>
       </c>
       <c r="C566" s="5" t="s">
         <v>2180</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>2181</v>
       </c>
+      <c r="E566" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F566" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4" t="s">
         <v>2182</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>2179</v>
       </c>
       <c r="C567" s="5" t="s">
         <v>2183</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>2184</v>
       </c>
-      <c r="E567" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4" t="s">
         <v>2185</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>2179</v>
       </c>
       <c r="C568" s="5" t="s">
         <v>2186</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>2187</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4" t="s">
         <v>2188</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>2189</v>
       </c>
       <c r="C569" s="5" t="s">
         <v>2190</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>2191</v>
       </c>
-      <c r="E569" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4" t="s">
         <v>2192</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>2189</v>
       </c>
       <c r="C570" s="5" t="s">
         <v>2193</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>2194</v>
       </c>
+      <c r="E570" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F570" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4" t="s">
         <v>2195</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>2189</v>
       </c>
       <c r="C571" s="5" t="s">
         <v>2196</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4" t="s">
         <v>2198</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>2199</v>
       </c>
       <c r="C572" s="5" t="s">
         <v>2200</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>2201</v>
       </c>
       <c r="E572" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F572" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4" t="s">
         <v>2202</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>2203</v>
       </c>
       <c r="C573" s="5" t="s">
         <v>2204</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>2205</v>
       </c>
-      <c r="E573" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4" t="s">
         <v>2206</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>2203</v>
       </c>
       <c r="C574" s="5" t="s">
         <v>2207</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>2208</v>
       </c>
+      <c r="E574" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F574" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4" t="s">
         <v>2209</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>2203</v>
       </c>
       <c r="C575" s="5" t="s">
         <v>2210</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>2211</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4" t="s">
         <v>2212</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>2213</v>
       </c>
       <c r="C576" s="5" t="s">
         <v>2214</v>
       </c>
@@ -26404,138 +26320,138 @@
         <v>2232</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="E581" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F581" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4" t="s">
         <v>2234</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>2231</v>
       </c>
       <c r="C582" s="5" t="s">
         <v>2235</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>2236</v>
       </c>
+      <c r="E582" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F582" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4" t="s">
         <v>2237</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>2231</v>
       </c>
       <c r="C583" s="5" t="s">
         <v>2238</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>2239</v>
       </c>
-      <c r="E583" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4" t="s">
         <v>2240</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>2241</v>
       </c>
       <c r="C584" s="5" t="s">
         <v>2242</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="E584" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F584" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4" t="s">
         <v>2244</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>2245</v>
       </c>
       <c r="C585" s="5" t="s">
         <v>2246</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>2247</v>
       </c>
-      <c r="E585" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4" t="s">
         <v>2248</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>2245</v>
       </c>
       <c r="C586" s="5" t="s">
         <v>2249</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>2250</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4" t="s">
         <v>2251</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>2245</v>
       </c>
       <c r="C587" s="5" t="s">
         <v>2252</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>2253</v>
       </c>
+      <c r="E587" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F587" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4" t="s">
         <v>2254</v>
       </c>
       <c r="B588" s="4" t="s">
         <v>2255</v>
       </c>
       <c r="C588" s="5" t="s">
         <v>2256</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>2257</v>
       </c>
       <c r="E588" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F588" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4" t="s">
         <v>2258</v>
       </c>
@@ -27852,51 +27768,51 @@
     <row r="679" spans="1:6">
       <c r="A679" s="4" t="s">
         <v>2613</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>2614</v>
       </c>
       <c r="C679" s="5" t="s">
         <v>2615</v>
       </c>
       <c r="D679" s="6" t="s">
         <v>2616</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4" t="s">
         <v>2617</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>2618</v>
       </c>
       <c r="C680" s="5" t="s">
         <v>2619</v>
       </c>
       <c r="D680" s="6" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4" t="s">
         <v>2620</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>2621</v>
       </c>
       <c r="C681" s="5" t="s">
         <v>2622</v>
       </c>
       <c r="D681" s="6" t="s">
         <v>2623</v>
       </c>
       <c r="E681" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F681" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4" t="s">
         <v>2624</v>
@@ -30522,51 +30438,51 @@
       </c>
       <c r="C847" s="5" t="s">
         <v>3267</v>
       </c>
       <c r="D847" s="6" t="s">
         <v>3268</v>
       </c>
       <c r="E847" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F847" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="4" t="s">
         <v>3269</v>
       </c>
       <c r="B848" s="4" t="s">
         <v>3270</v>
       </c>
       <c r="C848" s="5" t="s">
         <v>3271</v>
       </c>
       <c r="D848" s="6" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="E848" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F848" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="4" t="s">
         <v>3272</v>
       </c>
       <c r="B849" s="4" t="s">
         <v>3273</v>
       </c>
       <c r="C849" s="5" t="s">
         <v>3274</v>
       </c>
       <c r="D849" s="6" t="s">
         <v>3275</v>
       </c>
       <c r="E849" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F849" s="5">
@@ -30582,111 +30498,111 @@
       </c>
       <c r="C850" s="5" t="s">
         <v>3278</v>
       </c>
       <c r="D850" s="6" t="s">
         <v>3279</v>
       </c>
       <c r="E850" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F850" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" s="4" t="s">
         <v>3280</v>
       </c>
       <c r="B851" s="4" t="s">
         <v>3281</v>
       </c>
       <c r="C851" s="5" t="s">
         <v>3282</v>
       </c>
       <c r="D851" s="6" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="E851" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F851" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" s="4" t="s">
         <v>3283</v>
       </c>
       <c r="B852" s="4" t="s">
         <v>3284</v>
       </c>
       <c r="C852" s="5" t="s">
         <v>3285</v>
       </c>
       <c r="D852" s="6" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="E852" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F852" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" s="4" t="s">
         <v>3286</v>
       </c>
       <c r="B853" s="4" t="s">
         <v>3287</v>
       </c>
       <c r="C853" s="5" t="s">
         <v>3288</v>
       </c>
       <c r="D853" s="6" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="E853" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F853" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" s="4" t="s">
         <v>3289</v>
       </c>
       <c r="B854" s="4" t="s">
         <v>3290</v>
       </c>
       <c r="C854" s="5" t="s">
         <v>3291</v>
       </c>
       <c r="D854" s="6" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="E854" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F854" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" s="4" t="s">
         <v>3292</v>
       </c>
       <c r="B855" s="4" t="s">
         <v>3293</v>
       </c>
       <c r="C855" s="5" t="s">
         <v>3294</v>
       </c>
       <c r="D855" s="6" t="s">
         <v>3295</v>
       </c>
       <c r="E855" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F855" s="5">
@@ -31356,51 +31272,51 @@
     <row r="898" spans="1:6">
       <c r="A898" s="4" t="s">
         <v>3460</v>
       </c>
       <c r="B898" s="4" t="s">
         <v>3461</v>
       </c>
       <c r="C898" s="5" t="s">
         <v>3462</v>
       </c>
       <c r="D898" s="6" t="s">
         <v>3463</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="4" t="s">
         <v>3464</v>
       </c>
       <c r="B899" s="4" t="s">
         <v>3465</v>
       </c>
       <c r="C899" s="5" t="s">
         <v>3466</v>
       </c>
       <c r="D899" s="6" t="s">
-        <v>1402</v>
+        <v>1410</v>
       </c>
       <c r="E899" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F899" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="4" t="s">
         <v>3467</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>3468</v>
       </c>
       <c r="C900" s="5" t="s">
         <v>3469</v>
       </c>
       <c r="D900" s="6" t="s">
         <v>3470</v>
       </c>
       <c r="E900" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F900" s="5">
@@ -31738,51 +31654,51 @@
       </c>
       <c r="C918" s="5" t="s">
         <v>3541</v>
       </c>
       <c r="D918" s="6" t="s">
         <v>3542</v>
       </c>
       <c r="E918" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F918" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="4" t="s">
         <v>3543</v>
       </c>
       <c r="B919" s="4" t="s">
         <v>3544</v>
       </c>
       <c r="C919" s="5" t="s">
         <v>3545</v>
       </c>
       <c r="D919" s="6" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="E919" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F919" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="4" t="s">
         <v>3546</v>
       </c>
       <c r="B920" s="4" t="s">
         <v>3547</v>
       </c>
       <c r="C920" s="5" t="s">
         <v>3548</v>
       </c>
       <c r="D920" s="6" t="s">
         <v>3549</v>
       </c>
       <c r="E920" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F920" s="5">
@@ -32940,51 +32856,51 @@
       </c>
       <c r="C991" s="5" t="s">
         <v>3821</v>
       </c>
       <c r="D991" s="6" t="s">
         <v>3822</v>
       </c>
       <c r="E991" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F991" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="4" t="s">
         <v>3823</v>
       </c>
       <c r="B992" s="4" t="s">
         <v>3824</v>
       </c>
       <c r="C992" s="5" t="s">
         <v>3825</v>
       </c>
       <c r="D992" s="6" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="E992" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F992" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="4" t="s">
         <v>3826</v>
       </c>
       <c r="B993" s="4" t="s">
         <v>3827</v>
       </c>
       <c r="C993" s="5" t="s">
         <v>3828</v>
       </c>
       <c r="D993" s="6" t="s">
         <v>3829</v>
       </c>
       <c r="E993" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F993" s="5">
@@ -33910,195 +33826,195 @@
     <row r="1050" spans="1:6">
       <c r="A1050" s="4" t="s">
         <v>4049</v>
       </c>
       <c r="B1050" s="4" t="s">
         <v>4050</v>
       </c>
       <c r="C1050" s="5" t="s">
         <v>4051</v>
       </c>
       <c r="D1050" s="6" t="s">
         <v>4052</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" s="4" t="s">
         <v>4053</v>
       </c>
       <c r="B1051" s="4" t="s">
         <v>4054</v>
       </c>
       <c r="C1051" s="5" t="s">
         <v>4055</v>
       </c>
       <c r="D1051" s="6" t="s">
-        <v>4056</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" s="4" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B1052" s="4" t="s">
         <v>4057</v>
       </c>
-      <c r="B1052" s="4" t="s">
+      <c r="C1052" s="5" t="s">
         <v>4058</v>
-      </c>
-[...1 lines deleted...]
-        <v>4059</v>
       </c>
       <c r="D1052" s="6" t="s">
         <v>2469</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" s="4" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1053" s="4" t="s">
         <v>4060</v>
       </c>
-      <c r="B1053" s="4" t="s">
+      <c r="C1053" s="5" t="s">
         <v>4061</v>
-      </c>
-[...1 lines deleted...]
-        <v>4062</v>
       </c>
       <c r="D1053" s="6" t="s">
         <v>2469</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" s="4" t="s">
+        <v>4062</v>
+      </c>
+      <c r="B1054" s="4" t="s">
         <v>4063</v>
       </c>
-      <c r="B1054" s="4" t="s">
+      <c r="C1054" s="5" t="s">
         <v>4064</v>
-      </c>
-[...1 lines deleted...]
-        <v>4065</v>
       </c>
       <c r="D1054" s="6" t="s">
         <v>2469</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" s="4" t="s">
+        <v>4065</v>
+      </c>
+      <c r="B1055" s="4" t="s">
         <v>4066</v>
       </c>
-      <c r="B1055" s="4" t="s">
+      <c r="C1055" s="5" t="s">
         <v>4067</v>
       </c>
-      <c r="C1055" s="5" t="s">
+      <c r="D1055" s="6" t="s">
         <v>4068</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" s="4" t="s">
         <v>4069</v>
       </c>
       <c r="B1056" s="4" t="s">
         <v>4070</v>
       </c>
       <c r="C1056" s="5" t="s">
         <v>4071</v>
       </c>
       <c r="D1056" s="6" t="s">
         <v>4072</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="4" t="s">
         <v>4073</v>
       </c>
       <c r="B1057" s="4" t="s">
         <v>4074</v>
       </c>
       <c r="C1057" s="5" t="s">
         <v>4075</v>
       </c>
       <c r="D1057" s="6" t="s">
         <v>4076</v>
       </c>
+      <c r="E1057" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1057" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" s="4" t="s">
         <v>4077</v>
       </c>
       <c r="B1058" s="4" t="s">
         <v>4078</v>
       </c>
       <c r="C1058" s="5" t="s">
         <v>4079</v>
       </c>
       <c r="D1058" s="6" t="s">
-        <v>4080</v>
+        <v>4076</v>
       </c>
       <c r="E1058" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1058" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" s="4" t="s">
+        <v>4080</v>
+      </c>
+      <c r="B1059" s="4" t="s">
         <v>4081</v>
       </c>
-      <c r="B1059" s="4" t="s">
+      <c r="C1059" s="5" t="s">
         <v>4082</v>
       </c>
-      <c r="C1059" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1059" s="6" t="s">
-        <v>4080</v>
+        <v>4076</v>
       </c>
       <c r="E1059" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1059" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" s="4" t="s">
+        <v>4083</v>
+      </c>
+      <c r="B1060" s="4" t="s">
         <v>4084</v>
       </c>
-      <c r="B1060" s="4" t="s">
+      <c r="C1060" s="5" t="s">
         <v>4085</v>
       </c>
-      <c r="C1060" s="5" t="s">
+      <c r="D1060" s="6" t="s">
         <v>4086</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" s="4" t="s">
         <v>4087</v>
       </c>
       <c r="B1061" s="4" t="s">
         <v>4088</v>
       </c>
       <c r="C1061" s="5" t="s">
         <v>4089</v>
       </c>
       <c r="D1061" s="6" t="s">
         <v>4090</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" s="4" t="s">
         <v>4091</v>
       </c>
       <c r="B1062" s="4" t="s">
         <v>4092</v>
       </c>
       <c r="C1062" s="5" t="s">
         <v>4093</v>
@@ -34166,433 +34082,433 @@
     <row r="1067" spans="1:6">
       <c r="A1067" s="4" t="s">
         <v>4111</v>
       </c>
       <c r="B1067" s="4" t="s">
         <v>4112</v>
       </c>
       <c r="C1067" s="5" t="s">
         <v>4113</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" s="4" t="s">
         <v>4115</v>
       </c>
       <c r="B1068" s="4" t="s">
         <v>4116</v>
       </c>
       <c r="C1068" s="5" t="s">
         <v>4117</v>
       </c>
       <c r="D1068" s="6" t="s">
-        <v>4118</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" s="4" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B1069" s="4" t="s">
         <v>4119</v>
       </c>
-      <c r="B1069" s="4" t="s">
+      <c r="C1069" s="5" t="s">
         <v>4120</v>
       </c>
-      <c r="C1069" s="5" t="s">
+      <c r="D1069" s="6" t="s">
         <v>4121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" s="4" t="s">
         <v>4122</v>
       </c>
       <c r="B1070" s="4" t="s">
         <v>4123</v>
       </c>
       <c r="C1070" s="5" t="s">
         <v>4124</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" s="4" t="s">
         <v>4126</v>
       </c>
       <c r="B1071" s="4" t="s">
         <v>4127</v>
       </c>
       <c r="C1071" s="5" t="s">
         <v>4128</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" s="4" t="s">
         <v>4130</v>
       </c>
       <c r="B1072" s="4" t="s">
         <v>4131</v>
       </c>
       <c r="C1072" s="5" t="s">
         <v>4132</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>4133</v>
       </c>
     </row>
-    <row r="1073" spans="1:4">
+    <row r="1073" spans="1:6">
       <c r="A1073" s="4" t="s">
         <v>4134</v>
       </c>
       <c r="B1073" s="4" t="s">
         <v>4135</v>
       </c>
       <c r="C1073" s="5" t="s">
         <v>4136</v>
       </c>
       <c r="D1073" s="6" t="s">
         <v>4137</v>
       </c>
     </row>
-    <row r="1074" spans="1:4">
+    <row r="1074" spans="1:6">
       <c r="A1074" s="4" t="s">
         <v>4138</v>
       </c>
       <c r="B1074" s="4" t="s">
         <v>4139</v>
       </c>
       <c r="C1074" s="5" t="s">
         <v>4140</v>
       </c>
       <c r="D1074" s="6" t="s">
         <v>4141</v>
       </c>
     </row>
-    <row r="1075" spans="1:4">
+    <row r="1075" spans="1:6">
       <c r="A1075" s="4" t="s">
         <v>4142</v>
       </c>
       <c r="B1075" s="4" t="s">
         <v>4143</v>
       </c>
       <c r="C1075" s="5" t="s">
         <v>4144</v>
       </c>
       <c r="D1075" s="6" t="s">
         <v>4145</v>
       </c>
     </row>
-    <row r="1076" spans="1:4">
+    <row r="1076" spans="1:6">
       <c r="A1076" s="4" t="s">
         <v>4146</v>
       </c>
       <c r="B1076" s="4" t="s">
         <v>4147</v>
       </c>
       <c r="C1076" s="5" t="s">
         <v>4148</v>
       </c>
       <c r="D1076" s="6" t="s">
         <v>4149</v>
       </c>
     </row>
-    <row r="1077" spans="1:4">
+    <row r="1077" spans="1:6">
       <c r="A1077" s="4" t="s">
         <v>4150</v>
       </c>
       <c r="B1077" s="4" t="s">
         <v>4151</v>
       </c>
       <c r="C1077" s="5" t="s">
         <v>4152</v>
       </c>
       <c r="D1077" s="6" t="s">
         <v>4153</v>
       </c>
     </row>
-    <row r="1078" spans="1:4">
+    <row r="1078" spans="1:6">
       <c r="A1078" s="4" t="s">
         <v>4154</v>
       </c>
       <c r="B1078" s="4" t="s">
         <v>4155</v>
       </c>
       <c r="C1078" s="5" t="s">
         <v>4156</v>
       </c>
       <c r="D1078" s="6" t="s">
         <v>4157</v>
       </c>
     </row>
-    <row r="1079" spans="1:4">
+    <row r="1079" spans="1:6">
       <c r="A1079" s="4" t="s">
         <v>4158</v>
       </c>
       <c r="B1079" s="4" t="s">
         <v>4159</v>
       </c>
       <c r="C1079" s="5" t="s">
         <v>4160</v>
       </c>
       <c r="D1079" s="6" t="s">
         <v>4161</v>
       </c>
     </row>
-    <row r="1080" spans="1:4">
+    <row r="1080" spans="1:6">
       <c r="A1080" s="4" t="s">
         <v>4162</v>
       </c>
       <c r="B1080" s="4" t="s">
         <v>4163</v>
       </c>
       <c r="C1080" s="5" t="s">
         <v>4164</v>
       </c>
       <c r="D1080" s="6" t="s">
         <v>4165</v>
       </c>
     </row>
-    <row r="1081" spans="1:4">
+    <row r="1081" spans="1:6">
       <c r="A1081" s="4" t="s">
         <v>4166</v>
       </c>
       <c r="B1081" s="4" t="s">
         <v>4167</v>
       </c>
       <c r="C1081" s="5" t="s">
         <v>4168</v>
       </c>
       <c r="D1081" s="6" t="s">
         <v>4169</v>
       </c>
     </row>
-    <row r="1082" spans="1:4">
+    <row r="1082" spans="1:6">
       <c r="A1082" s="4" t="s">
         <v>4170</v>
       </c>
       <c r="B1082" s="4" t="s">
         <v>4171</v>
       </c>
       <c r="C1082" s="5" t="s">
         <v>4172</v>
       </c>
       <c r="D1082" s="6" t="s">
         <v>4173</v>
       </c>
     </row>
-    <row r="1083" spans="1:4">
+    <row r="1083" spans="1:6">
       <c r="A1083" s="4" t="s">
         <v>4174</v>
       </c>
       <c r="B1083" s="4" t="s">
         <v>4175</v>
       </c>
       <c r="C1083" s="5" t="s">
         <v>4176</v>
       </c>
       <c r="D1083" s="6" t="s">
         <v>4177</v>
       </c>
     </row>
-    <row r="1084" spans="1:4">
+    <row r="1084" spans="1:6">
       <c r="A1084" s="4" t="s">
         <v>4178</v>
       </c>
       <c r="B1084" s="4" t="s">
         <v>4179</v>
       </c>
       <c r="C1084" s="5" t="s">
         <v>4180</v>
       </c>
       <c r="D1084" s="6" t="s">
         <v>4181</v>
       </c>
     </row>
-    <row r="1085" spans="1:4">
+    <row r="1085" spans="1:6">
       <c r="A1085" s="4" t="s">
         <v>4182</v>
       </c>
       <c r="B1085" s="4" t="s">
         <v>4183</v>
       </c>
       <c r="C1085" s="5" t="s">
         <v>4184</v>
       </c>
       <c r="D1085" s="6" t="s">
         <v>4185</v>
       </c>
     </row>
-    <row r="1086" spans="1:4">
+    <row r="1086" spans="1:6">
       <c r="A1086" s="4" t="s">
         <v>4186</v>
       </c>
       <c r="B1086" s="4" t="s">
         <v>4187</v>
       </c>
       <c r="C1086" s="5" t="s">
         <v>4188</v>
       </c>
       <c r="D1086" s="6" t="s">
         <v>4189</v>
       </c>
     </row>
-    <row r="1087" spans="1:4">
+    <row r="1087" spans="1:6">
       <c r="A1087" s="4" t="s">
         <v>4190</v>
       </c>
       <c r="B1087" s="4" t="s">
         <v>4191</v>
       </c>
       <c r="C1087" s="5" t="s">
         <v>4192</v>
       </c>
       <c r="D1087" s="6" t="s">
         <v>4193</v>
       </c>
     </row>
-    <row r="1088" spans="1:4">
+    <row r="1088" spans="1:6">
       <c r="A1088" s="4" t="s">
         <v>4194</v>
       </c>
       <c r="B1088" s="4" t="s">
         <v>4195</v>
       </c>
       <c r="C1088" s="5" t="s">
         <v>4196</v>
       </c>
       <c r="D1088" s="6" t="s">
         <v>4197</v>
+      </c>
+      <c r="E1088" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1088" s="5">
+        <v>4</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" s="4" t="s">
         <v>4198</v>
       </c>
       <c r="B1089" s="4" t="s">
         <v>4199</v>
       </c>
       <c r="C1089" s="5" t="s">
         <v>4200</v>
       </c>
       <c r="D1089" s="6" t="s">
         <v>4201</v>
       </c>
       <c r="E1089" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1089" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" s="4" t="s">
         <v>4202</v>
       </c>
       <c r="B1090" s="4" t="s">
         <v>4203</v>
       </c>
       <c r="C1090" s="5" t="s">
         <v>4204</v>
       </c>
       <c r="D1090" s="6" t="s">
         <v>4205</v>
       </c>
-      <c r="E1090" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" s="4" t="s">
         <v>4206</v>
       </c>
       <c r="B1091" s="4" t="s">
         <v>4207</v>
       </c>
       <c r="C1091" s="5" t="s">
         <v>4208</v>
       </c>
       <c r="D1091" s="6" t="s">
         <v>4209</v>
       </c>
+      <c r="E1091" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1091" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" s="4" t="s">
         <v>4210</v>
       </c>
       <c r="B1092" s="4" t="s">
         <v>4211</v>
       </c>
       <c r="C1092" s="5" t="s">
         <v>4212</v>
       </c>
       <c r="D1092" s="6" t="s">
         <v>4213</v>
       </c>
-      <c r="E1092" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" s="4" t="s">
         <v>4214</v>
       </c>
       <c r="B1093" s="4" t="s">
         <v>4215</v>
       </c>
       <c r="C1093" s="5" t="s">
         <v>4216</v>
       </c>
       <c r="D1093" s="6" t="s">
-        <v>4217</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" s="4" t="s">
+        <v>4217</v>
+      </c>
+      <c r="B1094" s="4" t="s">
         <v>4218</v>
       </c>
-      <c r="B1094" s="4" t="s">
+      <c r="C1094" s="5" t="s">
         <v>4219</v>
       </c>
-      <c r="C1094" s="5" t="s">
+      <c r="D1094" s="6" t="s">
         <v>4220</v>
-      </c>
-[...1 lines deleted...]
-        <v>2699</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" s="4" t="s">
         <v>4221</v>
       </c>
       <c r="B1095" s="4" t="s">
         <v>4222</v>
       </c>
       <c r="C1095" s="5" t="s">
         <v>4223</v>
       </c>
       <c r="D1095" s="6" t="s">
         <v>4224</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" s="4" t="s">
         <v>4225</v>
       </c>
       <c r="B1096" s="4" t="s">
         <v>4226</v>
       </c>
       <c r="C1096" s="5" t="s">
         <v>4227</v>
@@ -34620,70 +34536,70 @@
         <v>4233</v>
       </c>
       <c r="B1098" s="4" t="s">
         <v>4234</v>
       </c>
       <c r="C1098" s="5" t="s">
         <v>4235</v>
       </c>
       <c r="D1098" s="6" t="s">
         <v>4236</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" s="4" t="s">
         <v>4237</v>
       </c>
       <c r="B1099" s="4" t="s">
         <v>4238</v>
       </c>
       <c r="C1099" s="5" t="s">
         <v>4239</v>
       </c>
       <c r="D1099" s="6" t="s">
         <v>4240</v>
       </c>
+      <c r="E1099" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1099" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" s="4" t="s">
         <v>4241</v>
       </c>
       <c r="B1100" s="4" t="s">
         <v>4242</v>
       </c>
       <c r="C1100" s="5" t="s">
         <v>4243</v>
       </c>
       <c r="D1100" s="6" t="s">
         <v>4244</v>
       </c>
-      <c r="E1100" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" s="4" t="s">
         <v>4245</v>
       </c>
       <c r="B1101" s="4" t="s">
         <v>4246</v>
       </c>
       <c r="C1101" s="5" t="s">
         <v>4247</v>
       </c>
       <c r="D1101" s="6" t="s">
         <v>4248</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" s="4" t="s">
         <v>4249</v>
       </c>
       <c r="B1102" s="4" t="s">
         <v>4250</v>
       </c>
       <c r="C1102" s="5" t="s">
         <v>4251</v>
       </c>
@@ -34722,71 +34638,71 @@
     <row r="1105" spans="1:6">
       <c r="A1105" s="4" t="s">
         <v>4261</v>
       </c>
       <c r="B1105" s="4" t="s">
         <v>4262</v>
       </c>
       <c r="C1105" s="5" t="s">
         <v>4263</v>
       </c>
       <c r="D1105" s="6" t="s">
         <v>4264</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" s="4" t="s">
         <v>4265</v>
       </c>
       <c r="B1106" s="4" t="s">
         <v>4266</v>
       </c>
       <c r="C1106" s="5" t="s">
         <v>4267</v>
       </c>
       <c r="D1106" s="6" t="s">
-        <v>4268</v>
+        <v>790</v>
+      </c>
+      <c r="E1106" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1106" s="5">
+        <v>18</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" s="4" t="s">
+        <v>4268</v>
+      </c>
+      <c r="B1107" s="4" t="s">
         <v>4269</v>
       </c>
-      <c r="B1107" s="4" t="s">
+      <c r="C1107" s="5" t="s">
         <v>4270</v>
       </c>
-      <c r="C1107" s="5" t="s">
+      <c r="D1107" s="6" t="s">
         <v>4271</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="4" t="s">
         <v>4272</v>
       </c>
       <c r="B1108" s="4" t="s">
         <v>4273</v>
       </c>
       <c r="C1108" s="5" t="s">
         <v>4274</v>
       </c>
       <c r="D1108" s="6" t="s">
         <v>4275</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="4" t="s">
         <v>4276</v>
       </c>
       <c r="B1109" s="4" t="s">
         <v>4277</v>
       </c>
       <c r="C1109" s="5" t="s">
         <v>4278</v>
@@ -34828,267 +34744,267 @@
         <v>4288</v>
       </c>
       <c r="B1112" s="4" t="s">
         <v>4289</v>
       </c>
       <c r="C1112" s="5" t="s">
         <v>4290</v>
       </c>
       <c r="D1112" s="6" t="s">
         <v>4291</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="4" t="s">
         <v>4292</v>
       </c>
       <c r="B1113" s="4" t="s">
         <v>4293</v>
       </c>
       <c r="C1113" s="5" t="s">
         <v>4294</v>
       </c>
       <c r="D1113" s="6" t="s">
         <v>4295</v>
       </c>
+      <c r="E1113" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1113" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="4" t="s">
         <v>4296</v>
       </c>
       <c r="B1114" s="4" t="s">
         <v>4297</v>
       </c>
       <c r="C1114" s="5" t="s">
         <v>4298</v>
       </c>
       <c r="D1114" s="6" t="s">
         <v>4299</v>
       </c>
-      <c r="E1114" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="4" t="s">
         <v>4300</v>
       </c>
       <c r="B1115" s="4" t="s">
         <v>4301</v>
       </c>
       <c r="C1115" s="5" t="s">
         <v>4302</v>
       </c>
       <c r="D1115" s="6" t="s">
-        <v>4303</v>
+        <v>4299</v>
+      </c>
+      <c r="E1115" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1115" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="4" t="s">
+        <v>4303</v>
+      </c>
+      <c r="B1116" s="4" t="s">
         <v>4304</v>
       </c>
-      <c r="B1116" s="4" t="s">
+      <c r="C1116" s="5" t="s">
         <v>4305</v>
       </c>
-      <c r="C1116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1116" s="6" t="s">
-        <v>4303</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" s="4" t="s">
+        <v>4306</v>
+      </c>
+      <c r="B1117" s="4" t="s">
         <v>4307</v>
       </c>
-      <c r="B1117" s="4" t="s">
+      <c r="C1117" s="5" t="s">
         <v>4308</v>
       </c>
-      <c r="C1117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1117" s="6" t="s">
-        <v>4303</v>
+        <v>4295</v>
+      </c>
+      <c r="E1117" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1117" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" s="4" t="s">
+        <v>4309</v>
+      </c>
+      <c r="B1118" s="4" t="s">
         <v>4310</v>
       </c>
-      <c r="B1118" s="4" t="s">
+      <c r="C1118" s="5" t="s">
         <v>4311</v>
-      </c>
-[...1 lines deleted...]
-        <v>4312</v>
       </c>
       <c r="D1118" s="6" t="s">
         <v>4299</v>
       </c>
-      <c r="E1118" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" s="4" t="s">
+        <v>4312</v>
+      </c>
+      <c r="B1119" s="4" t="s">
         <v>4313</v>
       </c>
-      <c r="B1119" s="4" t="s">
+      <c r="C1119" s="5" t="s">
         <v>4314</v>
       </c>
-      <c r="C1119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1119" s="6" t="s">
-        <v>4303</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" s="4" t="s">
+        <v>4315</v>
+      </c>
+      <c r="B1120" s="4" t="s">
         <v>4316</v>
       </c>
-      <c r="B1120" s="4" t="s">
+      <c r="C1120" s="5" t="s">
         <v>4317</v>
       </c>
-      <c r="C1120" s="5" t="s">
+      <c r="D1120" s="6" t="s">
         <v>4318</v>
-      </c>
-[...1 lines deleted...]
-        <v>4303</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="4" t="s">
         <v>4319</v>
       </c>
       <c r="B1121" s="4" t="s">
         <v>4320</v>
       </c>
       <c r="C1121" s="5" t="s">
         <v>4321</v>
       </c>
       <c r="D1121" s="6" t="s">
-        <v>4322</v>
+        <v>4295</v>
+      </c>
+      <c r="E1121" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1121" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" s="4" t="s">
+        <v>4322</v>
+      </c>
+      <c r="B1122" s="4" t="s">
         <v>4323</v>
       </c>
-      <c r="B1122" s="4" t="s">
+      <c r="C1122" s="5" t="s">
         <v>4324</v>
-      </c>
-[...1 lines deleted...]
-        <v>4325</v>
       </c>
       <c r="D1122" s="6" t="s">
         <v>4299</v>
       </c>
-      <c r="E1122" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" s="4" t="s">
+        <v>4325</v>
+      </c>
+      <c r="B1123" s="4" t="s">
         <v>4326</v>
       </c>
-      <c r="B1123" s="4" t="s">
+      <c r="C1123" s="5" t="s">
         <v>4327</v>
       </c>
-      <c r="C1123" s="5" t="s">
+      <c r="D1123" s="6" t="s">
         <v>4328</v>
-      </c>
-[...1 lines deleted...]
-        <v>4303</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" s="4" t="s">
         <v>4329</v>
       </c>
       <c r="B1124" s="4" t="s">
         <v>4330</v>
       </c>
       <c r="C1124" s="5" t="s">
         <v>4331</v>
       </c>
       <c r="D1124" s="6" t="s">
-        <v>4332</v>
+        <v>4295</v>
+      </c>
+      <c r="E1124" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1124" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" s="4" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B1125" s="4" t="s">
         <v>4333</v>
       </c>
-      <c r="B1125" s="4" t="s">
+      <c r="C1125" s="5" t="s">
         <v>4334</v>
-      </c>
-[...1 lines deleted...]
-        <v>4335</v>
       </c>
       <c r="D1125" s="6" t="s">
         <v>4299</v>
       </c>
       <c r="E1125" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1125" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" s="4" t="s">
+        <v>4335</v>
+      </c>
+      <c r="B1126" s="4" t="s">
         <v>4336</v>
       </c>
-      <c r="B1126" s="4" t="s">
+      <c r="C1126" s="5" t="s">
         <v>4337</v>
       </c>
-      <c r="C1126" s="5" t="s">
+      <c r="D1126" s="6" t="s">
         <v>4338</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="4" t="s">
         <v>4339</v>
       </c>
       <c r="B1127" s="4" t="s">
         <v>4340</v>
       </c>
       <c r="C1127" s="5" t="s">
         <v>4341</v>
       </c>
       <c r="D1127" s="6" t="s">
         <v>4342</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="4" t="s">
         <v>4343</v>
       </c>
       <c r="B1128" s="4" t="s">
         <v>4344</v>
       </c>
       <c r="C1128" s="5" t="s">
         <v>4345</v>
@@ -35114,178 +35030,190 @@
     <row r="1130" spans="1:6">
       <c r="A1130" s="4" t="s">
         <v>4351</v>
       </c>
       <c r="B1130" s="4" t="s">
         <v>4352</v>
       </c>
       <c r="C1130" s="5" t="s">
         <v>4353</v>
       </c>
       <c r="D1130" s="6" t="s">
         <v>4354</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" s="4" t="s">
         <v>4355</v>
       </c>
       <c r="B1131" s="4" t="s">
         <v>4356</v>
       </c>
       <c r="C1131" s="5" t="s">
         <v>4357</v>
       </c>
       <c r="D1131" s="6" t="s">
-        <v>4358</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" s="4" t="s">
+        <v>4358</v>
+      </c>
+      <c r="B1132" s="4" t="s">
         <v>4359</v>
       </c>
-      <c r="B1132" s="4" t="s">
+      <c r="C1132" s="5" t="s">
         <v>4360</v>
       </c>
-      <c r="C1132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1132" s="6" t="s">
-        <v>4362</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="4" t="s">
+        <v>4361</v>
+      </c>
+      <c r="B1133" s="4" t="s">
+        <v>4362</v>
+      </c>
+      <c r="C1133" s="5" t="s">
         <v>4363</v>
       </c>
-      <c r="B1133" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1133" s="6" t="s">
-        <v>4366</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="4" t="s">
+        <v>4364</v>
+      </c>
+      <c r="B1134" s="4" t="s">
+        <v>4365</v>
+      </c>
+      <c r="C1134" s="5" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1134" s="6" t="s">
         <v>4367</v>
-      </c>
-[...7 lines deleted...]
-        <v>4370</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="4" t="s">
+        <v>4368</v>
+      </c>
+      <c r="B1135" s="4" t="s">
+        <v>4369</v>
+      </c>
+      <c r="C1135" s="5" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D1135" s="6" t="s">
         <v>4371</v>
-      </c>
-[...7 lines deleted...]
-        <v>4374</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="4" t="s">
+        <v>4372</v>
+      </c>
+      <c r="B1136" s="4" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C1136" s="5" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D1136" s="6" t="s">
         <v>4375</v>
-      </c>
-[...7 lines deleted...]
-        <v>4374</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="4" t="s">
+        <v>4376</v>
+      </c>
+      <c r="B1137" s="4" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1137" s="5" t="s">
         <v>4378</v>
       </c>
-      <c r="B1137" s="4" t="s">
+      <c r="D1137" s="6" t="s">
         <v>4379</v>
-      </c>
-[...4 lines deleted...]
-        <v>4374</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" s="4" t="s">
+        <v>4380</v>
+      </c>
+      <c r="B1138" s="4" t="s">
         <v>4381</v>
       </c>
-      <c r="B1138" s="4" t="s">
+      <c r="C1138" s="5" t="s">
         <v>4382</v>
       </c>
-      <c r="C1138" s="5" t="s">
+      <c r="D1138" s="6" t="s">
         <v>4383</v>
-      </c>
-[...1 lines deleted...]
-        <v>4374</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" s="4" t="s">
         <v>4384</v>
       </c>
       <c r="B1139" s="4" t="s">
         <v>4385</v>
       </c>
       <c r="C1139" s="5" t="s">
         <v>4386</v>
       </c>
       <c r="D1139" s="6" t="s">
         <v>4387</v>
       </c>
+      <c r="E1139" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1139" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" s="4" t="s">
         <v>4388</v>
       </c>
       <c r="B1140" s="4" t="s">
         <v>4389</v>
       </c>
       <c r="C1140" s="5" t="s">
         <v>4390</v>
       </c>
       <c r="D1140" s="6" t="s">
         <v>4391</v>
       </c>
+      <c r="E1140" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1140" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" s="4" t="s">
         <v>4392</v>
       </c>
       <c r="B1141" s="4" t="s">
         <v>4393</v>
       </c>
       <c r="C1141" s="5" t="s">
         <v>4394</v>
       </c>
       <c r="D1141" s="6" t="s">
         <v>4395</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" s="4" t="s">
         <v>4396</v>
       </c>
       <c r="B1142" s="4" t="s">
         <v>4397</v>
       </c>
       <c r="C1142" s="5" t="s">
         <v>4398</v>
       </c>
@@ -35298,76 +35226,64 @@
         <v>4400</v>
       </c>
       <c r="B1143" s="4" t="s">
         <v>4401</v>
       </c>
       <c r="C1143" s="5" t="s">
         <v>4402</v>
       </c>
       <c r="D1143" s="6" t="s">
         <v>4403</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" s="4" t="s">
         <v>4404</v>
       </c>
       <c r="B1144" s="4" t="s">
         <v>4405</v>
       </c>
       <c r="C1144" s="5" t="s">
         <v>4406</v>
       </c>
       <c r="D1144" s="6" t="s">
         <v>4407</v>
       </c>
-      <c r="E1144" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" s="4" t="s">
         <v>4408</v>
       </c>
       <c r="B1145" s="4" t="s">
         <v>4409</v>
       </c>
       <c r="C1145" s="5" t="s">
         <v>4410</v>
       </c>
       <c r="D1145" s="6" t="s">
         <v>4411</v>
       </c>
-      <c r="E1145" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" s="4" t="s">
         <v>4412</v>
       </c>
       <c r="B1146" s="4" t="s">
         <v>4413</v>
       </c>
       <c r="C1146" s="5" t="s">
         <v>4414</v>
       </c>
       <c r="D1146" s="6" t="s">
         <v>4415</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" s="4" t="s">
         <v>4416</v>
       </c>
       <c r="B1147" s="4" t="s">
         <v>4417</v>
       </c>
       <c r="C1147" s="5" t="s">
         <v>4418</v>
       </c>
@@ -35392,738 +35308,738 @@
     <row r="1149" spans="1:6">
       <c r="A1149" s="4" t="s">
         <v>4424</v>
       </c>
       <c r="B1149" s="4" t="s">
         <v>4425</v>
       </c>
       <c r="C1149" s="5" t="s">
         <v>4426</v>
       </c>
       <c r="D1149" s="6" t="s">
         <v>4427</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" s="4" t="s">
         <v>4428</v>
       </c>
       <c r="B1150" s="4" t="s">
         <v>4429</v>
       </c>
       <c r="C1150" s="5" t="s">
         <v>4430</v>
       </c>
       <c r="D1150" s="6" t="s">
-        <v>4431</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" s="4" t="s">
+        <v>4431</v>
+      </c>
+      <c r="B1151" s="4" t="s">
         <v>4432</v>
       </c>
-      <c r="B1151" s="4" t="s">
+      <c r="C1151" s="5" t="s">
         <v>4433</v>
       </c>
-      <c r="C1151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1151" s="6" t="s">
-        <v>4435</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" s="4" t="s">
+        <v>4434</v>
+      </c>
+      <c r="B1152" s="4" t="s">
+        <v>4435</v>
+      </c>
+      <c r="C1152" s="5" t="s">
         <v>4436</v>
       </c>
-      <c r="B1152" s="4" t="s">
+      <c r="D1152" s="6" t="s">
         <v>4437</v>
       </c>
-      <c r="C1152" s="5" t="s">
-[...3 lines deleted...]
-        <v>4439</v>
+      <c r="E1152" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1152" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" s="4" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B1153" s="4" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C1153" s="5" t="s">
         <v>4440</v>
       </c>
-      <c r="B1153" s="4" t="s">
+      <c r="D1153" s="6" t="s">
         <v>4441</v>
       </c>
-      <c r="C1153" s="5" t="s">
-[...3 lines deleted...]
-        <v>4443</v>
+      <c r="E1153" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1153" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" s="4" t="s">
+        <v>4442</v>
+      </c>
+      <c r="B1154" s="4" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1154" s="5" t="s">
         <v>4444</v>
       </c>
-      <c r="B1154" s="4" t="s">
+      <c r="D1154" s="6" t="s">
         <v>4445</v>
-      </c>
-[...4 lines deleted...]
-        <v>4447</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" s="4" t="s">
+        <v>4446</v>
+      </c>
+      <c r="B1155" s="4" t="s">
+        <v>4447</v>
+      </c>
+      <c r="C1155" s="5" t="s">
         <v>4448</v>
       </c>
-      <c r="B1155" s="4" t="s">
+      <c r="D1155" s="6" t="s">
         <v>4449</v>
       </c>
-      <c r="C1155" s="5" t="s">
-[...3 lines deleted...]
-        <v>3027</v>
+      <c r="E1155" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1155" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" s="4" t="s">
+        <v>4450</v>
+      </c>
+      <c r="B1156" s="4" t="s">
+        <v>4447</v>
+      </c>
+      <c r="C1156" s="5" t="s">
         <v>4451</v>
       </c>
-      <c r="B1156" s="4" t="s">
+      <c r="D1156" s="6" t="s">
         <v>4452</v>
-      </c>
-[...4 lines deleted...]
-        <v>3051</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" s="4" t="s">
+        <v>4453</v>
+      </c>
+      <c r="B1157" s="4" t="s">
         <v>4454</v>
       </c>
-      <c r="B1157" s="4" t="s">
+      <c r="C1157" s="5" t="s">
         <v>4455</v>
       </c>
-      <c r="C1157" s="5" t="s">
+      <c r="D1157" s="6" t="s">
         <v>4456</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" s="4" t="s">
+        <v>4457</v>
+      </c>
+      <c r="B1158" s="4" t="s">
         <v>4458</v>
       </c>
-      <c r="B1158" s="4" t="s">
+      <c r="C1158" s="5" t="s">
         <v>4459</v>
       </c>
-      <c r="C1158" s="5" t="s">
+      <c r="D1158" s="6" t="s">
         <v>4460</v>
-      </c>
-[...1 lines deleted...]
-        <v>4461</v>
       </c>
       <c r="E1158" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1158" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" s="4" t="s">
+        <v>4461</v>
+      </c>
+      <c r="B1159" s="4" t="s">
         <v>4462</v>
       </c>
-      <c r="B1159" s="4" t="s">
+      <c r="C1159" s="5" t="s">
         <v>4463</v>
       </c>
-      <c r="C1159" s="5" t="s">
+      <c r="D1159" s="6" t="s">
         <v>4464</v>
       </c>
-      <c r="D1159" s="6" t="s">
-        <v>4465</v>
+      <c r="E1159" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1159" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" s="4" t="s">
+        <v>4465</v>
+      </c>
+      <c r="B1160" s="4" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1160" s="5" t="s">
         <v>4466</v>
       </c>
-      <c r="B1160" s="4" t="s">
+      <c r="D1160" s="6" t="s">
         <v>4467</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" s="4" t="s">
+        <v>4468</v>
+      </c>
+      <c r="B1161" s="4" t="s">
+        <v>4469</v>
+      </c>
+      <c r="C1161" s="5" t="s">
         <v>4470</v>
       </c>
-      <c r="B1161" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1161" s="6" t="s">
-        <v>4472</v>
+        <v>1445</v>
+      </c>
+      <c r="E1161" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1161" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" s="4" t="s">
+        <v>4471</v>
+      </c>
+      <c r="B1162" s="4" t="s">
+        <v>4469</v>
+      </c>
+      <c r="C1162" s="5" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D1162" s="6" t="s">
         <v>4473</v>
       </c>
-      <c r="B1162" s="4" t="s">
-[...6 lines deleted...]
-        <v>4476</v>
+      <c r="E1162" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1162" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" s="4" t="s">
+        <v>4474</v>
+      </c>
+      <c r="B1163" s="4" t="s">
+        <v>4475</v>
+      </c>
+      <c r="C1163" s="5" t="s">
+        <v>4476</v>
+      </c>
+      <c r="D1163" s="6" t="s">
         <v>4477</v>
-      </c>
-[...7 lines deleted...]
-        <v>4480</v>
       </c>
       <c r="E1163" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1163" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" s="4" t="s">
-        <v>4481</v>
+        <v>4478</v>
       </c>
       <c r="B1164" s="4" t="s">
-        <v>4482</v>
+        <v>4475</v>
       </c>
       <c r="C1164" s="5" t="s">
-        <v>4483</v>
+        <v>4479</v>
       </c>
       <c r="D1164" s="6" t="s">
-        <v>4484</v>
+        <v>4480</v>
       </c>
       <c r="E1164" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1164" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" s="4" t="s">
-        <v>4485</v>
+        <v>4481</v>
       </c>
       <c r="B1165" s="4" t="s">
         <v>4482</v>
       </c>
       <c r="C1165" s="5" t="s">
-        <v>4486</v>
+        <v>4483</v>
       </c>
       <c r="D1165" s="6" t="s">
-        <v>4487</v>
+        <v>4484</v>
+      </c>
+      <c r="E1165" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1165" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" s="4" t="s">
+        <v>4485</v>
+      </c>
+      <c r="B1166" s="4" t="s">
+        <v>4486</v>
+      </c>
+      <c r="C1166" s="5" t="s">
+        <v>4487</v>
+      </c>
+      <c r="D1166" s="6" t="s">
         <v>4488</v>
-      </c>
-[...13 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" s="4" t="s">
+        <v>4489</v>
+      </c>
+      <c r="B1167" s="4" t="s">
+        <v>4490</v>
+      </c>
+      <c r="C1167" s="5" t="s">
+        <v>4491</v>
+      </c>
+      <c r="D1167" s="6" t="s">
         <v>4492</v>
-      </c>
-[...7 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="E1167" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1167" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" s="4" t="s">
+        <v>4493</v>
+      </c>
+      <c r="B1168" s="4" t="s">
         <v>4494</v>
       </c>
-      <c r="B1168" s="4" t="s">
+      <c r="C1168" s="5" t="s">
         <v>4495</v>
       </c>
-      <c r="C1168" s="5" t="s">
+      <c r="D1168" s="6" t="s">
         <v>4496</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="4" t="s">
+        <v>4497</v>
+      </c>
+      <c r="B1169" s="4" t="s">
         <v>4498</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495</v>
       </c>
       <c r="C1169" s="5" t="s">
         <v>4499</v>
       </c>
       <c r="D1169" s="6" t="s">
         <v>4500</v>
       </c>
       <c r="E1169" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1169" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" s="4" t="s">
         <v>4501</v>
       </c>
       <c r="B1170" s="4" t="s">
         <v>4502</v>
       </c>
       <c r="C1170" s="5" t="s">
         <v>4503</v>
       </c>
       <c r="D1170" s="6" t="s">
         <v>4504</v>
       </c>
       <c r="E1170" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1170" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" s="4" t="s">
         <v>4505</v>
       </c>
       <c r="B1171" s="4" t="s">
         <v>4506</v>
       </c>
       <c r="C1171" s="5" t="s">
         <v>4507</v>
       </c>
       <c r="D1171" s="6" t="s">
-        <v>4508</v>
+        <v>2675</v>
+      </c>
+      <c r="E1171" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1171" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" s="4" t="s">
+        <v>4508</v>
+      </c>
+      <c r="B1172" s="4" t="s">
         <v>4509</v>
       </c>
-      <c r="B1172" s="4" t="s">
+      <c r="C1172" s="5" t="s">
         <v>4510</v>
       </c>
-      <c r="C1172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1172" s="6" t="s">
-        <v>4512</v>
+        <v>4500</v>
       </c>
       <c r="E1172" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1172" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" s="4" t="s">
+        <v>4511</v>
+      </c>
+      <c r="B1173" s="4" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1173" s="5" t="s">
         <v>4513</v>
       </c>
-      <c r="B1173" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1173" s="6" t="s">
-        <v>4516</v>
+        <v>4504</v>
+      </c>
+      <c r="E1173" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1173" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" s="4" t="s">
-        <v>4517</v>
+        <v>4514</v>
       </c>
       <c r="B1174" s="4" t="s">
-        <v>4518</v>
+        <v>4515</v>
       </c>
       <c r="C1174" s="5" t="s">
-        <v>4519</v>
+        <v>4516</v>
       </c>
       <c r="D1174" s="6" t="s">
-        <v>4520</v>
+        <v>2675</v>
       </c>
       <c r="E1174" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1174" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" s="4" t="s">
-        <v>4521</v>
+        <v>4517</v>
       </c>
       <c r="B1175" s="4" t="s">
-        <v>4522</v>
+        <v>4518</v>
       </c>
       <c r="C1175" s="5" t="s">
-        <v>4523</v>
+        <v>4519</v>
       </c>
       <c r="D1175" s="6" t="s">
-        <v>4524</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" s="4" t="s">
-        <v>4525</v>
+        <v>4520</v>
       </c>
       <c r="B1176" s="4" t="s">
-        <v>4526</v>
+        <v>4521</v>
       </c>
       <c r="C1176" s="5" t="s">
-        <v>4527</v>
+        <v>4522</v>
       </c>
       <c r="D1176" s="6" t="s">
         <v>2675</v>
       </c>
       <c r="E1176" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1176" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" s="4" t="s">
-        <v>4528</v>
+        <v>4523</v>
       </c>
       <c r="B1177" s="4" t="s">
-        <v>4529</v>
+        <v>4524</v>
       </c>
       <c r="C1177" s="5" t="s">
-        <v>4530</v>
+        <v>4525</v>
       </c>
       <c r="D1177" s="6" t="s">
-        <v>4520</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" s="4" t="s">
-        <v>4531</v>
+        <v>4527</v>
       </c>
       <c r="B1178" s="4" t="s">
-        <v>4532</v>
+        <v>4528</v>
       </c>
       <c r="C1178" s="5" t="s">
-        <v>4533</v>
+        <v>4529</v>
       </c>
       <c r="D1178" s="6" t="s">
-        <v>4524</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" s="4" t="s">
+        <v>4531</v>
+      </c>
+      <c r="B1179" s="4" t="s">
+        <v>4532</v>
+      </c>
+      <c r="C1179" s="5" t="s">
+        <v>4533</v>
+      </c>
+      <c r="D1179" s="6" t="s">
         <v>4534</v>
-      </c>
-[...7 lines deleted...]
-        <v>2675</v>
       </c>
       <c r="E1179" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1179" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" s="4" t="s">
+        <v>4535</v>
+      </c>
+      <c r="B1180" s="4" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C1180" s="5" t="s">
         <v>4537</v>
       </c>
-      <c r="B1180" s="4" t="s">
+      <c r="D1180" s="6" t="s">
         <v>4538</v>
-      </c>
-[...4 lines deleted...]
-        <v>4508</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="A1181" s="4" t="s">
+        <v>4539</v>
+      </c>
+      <c r="B1181" s="4" t="s">
         <v>4540</v>
       </c>
-      <c r="B1181" s="4" t="s">
+      <c r="C1181" s="5" t="s">
         <v>4541</v>
       </c>
-      <c r="C1181" s="5" t="s">
+      <c r="D1181" s="6" t="s">
         <v>4542</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="A1182" s="4" t="s">
         <v>4543</v>
       </c>
       <c r="B1182" s="4" t="s">
         <v>4544</v>
       </c>
       <c r="C1182" s="5" t="s">
         <v>4545</v>
       </c>
       <c r="D1182" s="6" t="s">
-        <v>4546</v>
+        <v>4542</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" s="4" t="s">
+        <v>4546</v>
+      </c>
+      <c r="B1183" s="4" t="s">
         <v>4547</v>
       </c>
-      <c r="B1183" s="4" t="s">
+      <c r="C1183" s="5" t="s">
         <v>4548</v>
       </c>
-      <c r="C1183" s="5" t="s">
+      <c r="D1183" s="6" t="s">
         <v>4549</v>
-      </c>
-[...1 lines deleted...]
-        <v>4550</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" s="4" t="s">
+        <v>4550</v>
+      </c>
+      <c r="B1184" s="4" t="s">
         <v>4551</v>
       </c>
-      <c r="B1184" s="4" t="s">
+      <c r="C1184" s="5" t="s">
         <v>4552</v>
       </c>
-      <c r="C1184" s="5" t="s">
+      <c r="D1184" s="6" t="s">
         <v>4553</v>
-      </c>
-[...1 lines deleted...]
-        <v>4554</v>
       </c>
       <c r="E1184" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1184" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" s="4" t="s">
+        <v>4554</v>
+      </c>
+      <c r="B1185" s="4" t="s">
         <v>4555</v>
       </c>
-      <c r="B1185" s="4" t="s">
+      <c r="C1185" s="5" t="s">
         <v>4556</v>
       </c>
-      <c r="C1185" s="5" t="s">
+      <c r="D1185" s="6" t="s">
         <v>4557</v>
       </c>
-      <c r="D1185" s="6" t="s">
-        <v>4558</v>
+      <c r="E1185" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1185" s="5">
+        <v>2</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" s="4" t="s">
+        <v>4558</v>
+      </c>
+      <c r="B1186" s="4" t="s">
         <v>4559</v>
       </c>
-      <c r="B1186" s="4" t="s">
+      <c r="C1186" s="5" t="s">
         <v>4560</v>
       </c>
-      <c r="C1186" s="5" t="s">
+      <c r="D1186" s="6" t="s">
         <v>4561</v>
-      </c>
-[...1 lines deleted...]
-        <v>4562</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" s="4" t="s">
+        <v>4562</v>
+      </c>
+      <c r="B1187" s="4" t="s">
         <v>4563</v>
       </c>
-      <c r="B1187" s="4" t="s">
+      <c r="C1187" s="5" t="s">
         <v>4564</v>
       </c>
-      <c r="C1187" s="5" t="s">
+      <c r="D1187" s="6" t="s">
         <v>4565</v>
-      </c>
-[...1 lines deleted...]
-        <v>4562</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" s="4" t="s">
         <v>4566</v>
       </c>
       <c r="B1188" s="4" t="s">
         <v>4567</v>
       </c>
       <c r="C1188" s="5" t="s">
         <v>4568</v>
       </c>
       <c r="D1188" s="6" t="s">
         <v>4569</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" s="4" t="s">
         <v>4570</v>
       </c>
       <c r="B1189" s="4" t="s">
         <v>4571</v>
       </c>
       <c r="C1189" s="5" t="s">
         <v>4572</v>
       </c>
       <c r="D1189" s="6" t="s">
         <v>4573</v>
       </c>
-      <c r="E1189" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" s="4" t="s">
         <v>4574</v>
       </c>
       <c r="B1190" s="4" t="s">
         <v>4575</v>
       </c>
       <c r="C1190" s="5" t="s">
         <v>4576</v>
       </c>
       <c r="D1190" s="6" t="s">
         <v>4577</v>
       </c>
-      <c r="E1190" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" s="4" t="s">
         <v>4578</v>
       </c>
       <c r="B1191" s="4" t="s">
         <v>4579</v>
       </c>
       <c r="C1191" s="5" t="s">
         <v>4580</v>
       </c>
       <c r="D1191" s="6" t="s">
         <v>4581</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" s="4" t="s">
         <v>4582</v>
       </c>
       <c r="B1192" s="4" t="s">
         <v>4583</v>
       </c>
       <c r="C1192" s="5" t="s">
         <v>4584</v>
       </c>
@@ -36134,366 +36050,366 @@
     <row r="1193" spans="1:6">
       <c r="A1193" s="4" t="s">
         <v>4586</v>
       </c>
       <c r="B1193" s="4" t="s">
         <v>4587</v>
       </c>
       <c r="C1193" s="5" t="s">
         <v>4588</v>
       </c>
       <c r="D1193" s="6" t="s">
         <v>4589</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" s="4" t="s">
         <v>4590</v>
       </c>
       <c r="B1194" s="4" t="s">
         <v>4591</v>
       </c>
       <c r="C1194" s="5" t="s">
         <v>4592</v>
       </c>
       <c r="D1194" s="6" t="s">
-        <v>4593</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" s="4" t="s">
+        <v>4593</v>
+      </c>
+      <c r="B1195" s="4" t="s">
         <v>4594</v>
       </c>
-      <c r="B1195" s="4" t="s">
+      <c r="C1195" s="5" t="s">
         <v>4595</v>
       </c>
-      <c r="C1195" s="5" t="s">
+      <c r="D1195" s="6" t="s">
         <v>4596</v>
-      </c>
-[...1 lines deleted...]
-        <v>4597</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" s="4" t="s">
+        <v>4597</v>
+      </c>
+      <c r="B1196" s="4" t="s">
         <v>4598</v>
       </c>
-      <c r="B1196" s="4" t="s">
+      <c r="C1196" s="5" t="s">
         <v>4599</v>
       </c>
-      <c r="C1196" s="5" t="s">
+      <c r="D1196" s="6" t="s">
         <v>4600</v>
       </c>
-      <c r="D1196" s="6" t="s">
-        <v>4601</v>
+      <c r="E1196" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1196" s="5">
+        <v>5</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" s="4" t="s">
+        <v>4601</v>
+      </c>
+      <c r="B1197" s="4" t="s">
         <v>4602</v>
       </c>
-      <c r="B1197" s="4" t="s">
+      <c r="C1197" s="5" t="s">
         <v>4603</v>
       </c>
-      <c r="C1197" s="5" t="s">
+      <c r="D1197" s="6" t="s">
         <v>4604</v>
       </c>
-      <c r="D1197" s="6" t="s">
-        <v>4605</v>
+      <c r="E1197" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1197" s="5">
+        <v>5</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" s="4" t="s">
+        <v>4605</v>
+      </c>
+      <c r="B1198" s="4" t="s">
         <v>4606</v>
       </c>
-      <c r="B1198" s="4" t="s">
+      <c r="C1198" s="5" t="s">
         <v>4607</v>
       </c>
-      <c r="C1198" s="5" t="s">
+      <c r="D1198" s="6" t="s">
         <v>4608</v>
       </c>
-      <c r="D1198" s="6" t="s">
-        <v>4609</v>
+      <c r="E1198" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1198" s="5">
+        <v>5</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" s="4" t="s">
+        <v>4609</v>
+      </c>
+      <c r="B1199" s="4" t="s">
         <v>4610</v>
       </c>
-      <c r="B1199" s="4" t="s">
+      <c r="C1199" s="5" t="s">
         <v>4611</v>
       </c>
-      <c r="C1199" s="5" t="s">
+      <c r="D1199" s="6" t="s">
         <v>4612</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" s="4" t="s">
         <v>4613</v>
       </c>
       <c r="B1200" s="4" t="s">
         <v>4614</v>
       </c>
       <c r="C1200" s="5" t="s">
         <v>4615</v>
       </c>
       <c r="D1200" s="6" t="s">
         <v>4616</v>
       </c>
     </row>
-    <row r="1201" spans="1:6">
+    <row r="1201" spans="1:4">
       <c r="A1201" s="4" t="s">
         <v>4617</v>
       </c>
       <c r="B1201" s="4" t="s">
         <v>4618</v>
       </c>
       <c r="C1201" s="5" t="s">
         <v>4619</v>
       </c>
       <c r="D1201" s="6" t="s">
         <v>4620</v>
       </c>
-      <c r="E1201" s="5" t="b">
-[...6 lines deleted...]
-    <row r="1202" spans="1:6">
+    </row>
+    <row r="1202" spans="1:4">
       <c r="A1202" s="4" t="s">
         <v>4621</v>
       </c>
       <c r="B1202" s="4" t="s">
         <v>4622</v>
       </c>
       <c r="C1202" s="5" t="s">
         <v>4623</v>
       </c>
       <c r="D1202" s="6" t="s">
         <v>4624</v>
       </c>
-      <c r="E1202" s="5" t="b">
-[...6 lines deleted...]
-    <row r="1203" spans="1:6">
+    </row>
+    <row r="1203" spans="1:4">
       <c r="A1203" s="4" t="s">
         <v>4625</v>
       </c>
       <c r="B1203" s="4" t="s">
         <v>4626</v>
       </c>
       <c r="C1203" s="5" t="s">
         <v>4627</v>
       </c>
       <c r="D1203" s="6" t="s">
         <v>4628</v>
       </c>
-      <c r="E1203" s="5" t="b">
-[...6 lines deleted...]
-    <row r="1204" spans="1:6">
+    </row>
+    <row r="1204" spans="1:4">
       <c r="A1204" s="4" t="s">
         <v>4629</v>
       </c>
       <c r="B1204" s="4" t="s">
         <v>4630</v>
       </c>
       <c r="C1204" s="5" t="s">
         <v>4631</v>
       </c>
       <c r="D1204" s="6" t="s">
         <v>4632</v>
       </c>
     </row>
-    <row r="1205" spans="1:6">
+    <row r="1205" spans="1:4">
       <c r="A1205" s="4" t="s">
         <v>4633</v>
       </c>
       <c r="B1205" s="4" t="s">
         <v>4634</v>
       </c>
       <c r="C1205" s="5" t="s">
         <v>4635</v>
       </c>
       <c r="D1205" s="6" t="s">
         <v>4636</v>
       </c>
     </row>
-    <row r="1206" spans="1:6">
+    <row r="1206" spans="1:4">
       <c r="A1206" s="4" t="s">
         <v>4637</v>
       </c>
       <c r="B1206" s="4" t="s">
         <v>4638</v>
       </c>
       <c r="C1206" s="5" t="s">
         <v>4639</v>
       </c>
       <c r="D1206" s="6" t="s">
         <v>4640</v>
       </c>
     </row>
-    <row r="1207" spans="1:6">
+    <row r="1207" spans="1:4">
       <c r="A1207" s="4" t="s">
         <v>4641</v>
       </c>
       <c r="B1207" s="4" t="s">
         <v>4642</v>
       </c>
       <c r="C1207" s="5" t="s">
         <v>4643</v>
       </c>
       <c r="D1207" s="6" t="s">
         <v>4644</v>
       </c>
     </row>
-    <row r="1208" spans="1:6">
+    <row r="1208" spans="1:4">
       <c r="A1208" s="4" t="s">
         <v>4645</v>
       </c>
       <c r="B1208" s="4" t="s">
         <v>4646</v>
       </c>
       <c r="C1208" s="5" t="s">
         <v>4647</v>
       </c>
       <c r="D1208" s="6" t="s">
         <v>4648</v>
       </c>
     </row>
-    <row r="1209" spans="1:6">
+    <row r="1209" spans="1:4">
       <c r="A1209" s="4" t="s">
         <v>4649</v>
       </c>
       <c r="B1209" s="4" t="s">
         <v>4650</v>
       </c>
       <c r="C1209" s="5" t="s">
         <v>4651</v>
       </c>
       <c r="D1209" s="6" t="s">
         <v>4652</v>
       </c>
     </row>
-    <row r="1210" spans="1:6">
+    <row r="1210" spans="1:4">
       <c r="A1210" s="4" t="s">
         <v>4653</v>
       </c>
       <c r="B1210" s="4" t="s">
         <v>4654</v>
       </c>
       <c r="C1210" s="5" t="s">
         <v>4655</v>
       </c>
       <c r="D1210" s="6" t="s">
         <v>4656</v>
       </c>
     </row>
-    <row r="1211" spans="1:6">
+    <row r="1211" spans="1:4">
       <c r="A1211" s="4" t="s">
         <v>4657</v>
       </c>
       <c r="B1211" s="4" t="s">
         <v>4658</v>
       </c>
       <c r="C1211" s="5" t="s">
         <v>4659</v>
       </c>
       <c r="D1211" s="6" t="s">
         <v>4660</v>
       </c>
     </row>
-    <row r="1212" spans="1:6">
+    <row r="1212" spans="1:4">
       <c r="A1212" s="4" t="s">
         <v>4661</v>
       </c>
       <c r="B1212" s="4" t="s">
         <v>4662</v>
       </c>
       <c r="C1212" s="5" t="s">
         <v>4663</v>
       </c>
       <c r="D1212" s="6" t="s">
         <v>4664</v>
       </c>
     </row>
-    <row r="1213" spans="1:6">
+    <row r="1213" spans="1:4">
       <c r="A1213" s="4" t="s">
         <v>4665</v>
       </c>
       <c r="B1213" s="4" t="s">
         <v>4666</v>
       </c>
       <c r="C1213" s="5" t="s">
         <v>4667</v>
       </c>
       <c r="D1213" s="6" t="s">
         <v>4668</v>
       </c>
     </row>
-    <row r="1214" spans="1:6">
+    <row r="1214" spans="1:4">
       <c r="A1214" s="4" t="s">
         <v>4669</v>
       </c>
       <c r="B1214" s="4" t="s">
         <v>4670</v>
       </c>
       <c r="C1214" s="5" t="s">
         <v>4671</v>
       </c>
       <c r="D1214" s="6" t="s">
         <v>4672</v>
       </c>
     </row>
-    <row r="1215" spans="1:6">
+    <row r="1215" spans="1:4">
       <c r="A1215" s="4" t="s">
         <v>4673</v>
       </c>
       <c r="B1215" s="4" t="s">
         <v>4674</v>
       </c>
       <c r="C1215" s="5" t="s">
         <v>4675</v>
       </c>
       <c r="D1215" s="6" t="s">
         <v>4676</v>
       </c>
     </row>
-    <row r="1216" spans="1:6">
+    <row r="1216" spans="1:4">
       <c r="A1216" s="4" t="s">
         <v>4677</v>
       </c>
       <c r="B1216" s="4" t="s">
         <v>4678</v>
       </c>
       <c r="C1216" s="5" t="s">
         <v>4679</v>
       </c>
       <c r="D1216" s="6" t="s">
         <v>4680</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="4" t="s">
         <v>4681</v>
       </c>
       <c r="B1217" s="4" t="s">
         <v>4682</v>
       </c>
       <c r="C1217" s="5" t="s">
         <v>4683</v>
       </c>
       <c r="D1217" s="6" t="s">
         <v>4684</v>
@@ -36566,121 +36482,121 @@
         <v>4703</v>
       </c>
       <c r="D1222" s="6" t="s">
         <v>4704</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="4" t="s">
         <v>4705</v>
       </c>
       <c r="B1223" s="4" t="s">
         <v>4706</v>
       </c>
       <c r="C1223" s="5" t="s">
         <v>4707</v>
       </c>
       <c r="D1223" s="6" t="s">
         <v>4708</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="4" t="s">
         <v>4709</v>
       </c>
       <c r="B1224" s="4" t="s">
+        <v>4706</v>
+      </c>
+      <c r="C1224" s="5" t="s">
         <v>4710</v>
       </c>
-      <c r="C1224" s="5" t="s">
+      <c r="D1224" s="6" t="s">
         <v>4711</v>
-      </c>
-[...1 lines deleted...]
-        <v>4712</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="4" t="s">
+        <v>4712</v>
+      </c>
+      <c r="B1225" s="4" t="s">
         <v>4713</v>
       </c>
-      <c r="B1225" s="4" t="s">
+      <c r="C1225" s="5" t="s">
         <v>4714</v>
       </c>
-      <c r="C1225" s="5" t="s">
+      <c r="D1225" s="6" t="s">
         <v>4715</v>
-      </c>
-[...1 lines deleted...]
-        <v>4716</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="4" t="s">
+        <v>4716</v>
+      </c>
+      <c r="B1226" s="4" t="s">
         <v>4717</v>
       </c>
-      <c r="B1226" s="4" t="s">
+      <c r="C1226" s="5" t="s">
         <v>4718</v>
       </c>
-      <c r="C1226" s="5" t="s">
+      <c r="D1226" s="6" t="s">
         <v>4719</v>
-      </c>
-[...1 lines deleted...]
-        <v>4720</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="4" t="s">
+        <v>4720</v>
+      </c>
+      <c r="B1227" s="4" t="s">
         <v>4721</v>
       </c>
-      <c r="B1227" s="4" t="s">
+      <c r="C1227" s="5" t="s">
         <v>4722</v>
       </c>
-      <c r="C1227" s="5" t="s">
+      <c r="D1227" s="6" t="s">
         <v>4723</v>
-      </c>
-[...1 lines deleted...]
-        <v>4724</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="4" t="s">
+        <v>4724</v>
+      </c>
+      <c r="B1228" s="4" t="s">
         <v>4725</v>
       </c>
-      <c r="B1228" s="4" t="s">
+      <c r="C1228" s="5" t="s">
         <v>4726</v>
       </c>
-      <c r="C1228" s="5" t="s">
+      <c r="D1228" s="6" t="s">
         <v>4727</v>
-      </c>
-[...1 lines deleted...]
-        <v>4728</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="4" t="s">
+        <v>4728</v>
+      </c>
+      <c r="B1229" s="4" t="s">
         <v>4729</v>
-      </c>
-[...1 lines deleted...]
-        <v>4726</v>
       </c>
       <c r="C1229" s="5" t="s">
         <v>4730</v>
       </c>
       <c r="D1229" s="6" t="s">
         <v>4731</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="4" t="s">
         <v>4732</v>
       </c>
       <c r="B1230" s="4" t="s">
         <v>4733</v>
       </c>
       <c r="C1230" s="5" t="s">
         <v>4734</v>
       </c>
       <c r="D1230" s="6" t="s">
         <v>4735</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="4" t="s">
         <v>4736</v>
@@ -36768,121 +36684,121 @@
     <row r="1237" spans="1:4">
       <c r="A1237" s="4" t="s">
         <v>4760</v>
       </c>
       <c r="B1237" s="4" t="s">
         <v>4761</v>
       </c>
       <c r="C1237" s="5" t="s">
         <v>4762</v>
       </c>
       <c r="D1237" s="6" t="s">
         <v>4763</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="4" t="s">
         <v>4764</v>
       </c>
       <c r="B1238" s="4" t="s">
         <v>4765</v>
       </c>
       <c r="C1238" s="5" t="s">
         <v>4766</v>
       </c>
       <c r="D1238" s="6" t="s">
-        <v>4767</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="4" t="s">
+        <v>4767</v>
+      </c>
+      <c r="B1239" s="4" t="s">
         <v>4768</v>
       </c>
-      <c r="B1239" s="4" t="s">
+      <c r="C1239" s="5" t="s">
         <v>4769</v>
       </c>
-      <c r="C1239" s="5" t="s">
+      <c r="D1239" s="6" t="s">
         <v>4770</v>
-      </c>
-[...1 lines deleted...]
-        <v>4771</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="4" t="s">
+        <v>4771</v>
+      </c>
+      <c r="B1240" s="4" t="s">
         <v>4772</v>
       </c>
-      <c r="B1240" s="4" t="s">
+      <c r="C1240" s="5" t="s">
         <v>4773</v>
       </c>
-      <c r="C1240" s="5" t="s">
+      <c r="D1240" s="6" t="s">
         <v>4774</v>
-      </c>
-[...1 lines deleted...]
-        <v>4775</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="4" t="s">
+        <v>4775</v>
+      </c>
+      <c r="B1241" s="4" t="s">
         <v>4776</v>
       </c>
-      <c r="B1241" s="4" t="s">
+      <c r="C1241" s="5" t="s">
         <v>4777</v>
       </c>
-      <c r="C1241" s="5" t="s">
+      <c r="D1241" s="6" t="s">
         <v>4778</v>
-      </c>
-[...1 lines deleted...]
-        <v>4779</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="4" t="s">
+        <v>4779</v>
+      </c>
+      <c r="B1242" s="4" t="s">
         <v>4780</v>
       </c>
-      <c r="B1242" s="4" t="s">
+      <c r="C1242" s="5" t="s">
         <v>4781</v>
       </c>
-      <c r="C1242" s="5" t="s">
+      <c r="D1242" s="6" t="s">
         <v>4782</v>
-      </c>
-[...1 lines deleted...]
-        <v>4783</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="4" t="s">
+        <v>4783</v>
+      </c>
+      <c r="B1243" s="4" t="s">
         <v>4784</v>
       </c>
-      <c r="B1243" s="4" t="s">
+      <c r="C1243" s="5" t="s">
         <v>4785</v>
       </c>
-      <c r="C1243" s="5" t="s">
+      <c r="D1243" s="6" t="s">
         <v>4786</v>
-      </c>
-[...1 lines deleted...]
-        <v>2758</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="4" t="s">
         <v>4787</v>
       </c>
       <c r="B1244" s="4" t="s">
         <v>4788</v>
       </c>
       <c r="C1244" s="5" t="s">
         <v>4789</v>
       </c>
       <c r="D1244" s="6" t="s">
         <v>4790</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="4" t="s">
         <v>4791</v>
       </c>
       <c r="B1245" s="4" t="s">
         <v>4792</v>
       </c>
       <c r="C1245" s="5" t="s">
         <v>4793</v>
@@ -36978,341 +36894,341 @@
     <row r="1252" spans="1:6">
       <c r="A1252" s="4" t="s">
         <v>4819</v>
       </c>
       <c r="B1252" s="4" t="s">
         <v>4820</v>
       </c>
       <c r="C1252" s="5" t="s">
         <v>4821</v>
       </c>
       <c r="D1252" s="6" t="s">
         <v>4822</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" s="4" t="s">
         <v>4823</v>
       </c>
       <c r="B1253" s="4" t="s">
         <v>4824</v>
       </c>
       <c r="C1253" s="5" t="s">
         <v>4825</v>
       </c>
       <c r="D1253" s="6" t="s">
-        <v>4826</v>
+        <v>3987</v>
+      </c>
+      <c r="E1253" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1253" s="5">
+        <v>2</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" s="4" t="s">
+        <v>4826</v>
+      </c>
+      <c r="B1254" s="4" t="s">
         <v>4827</v>
       </c>
-      <c r="B1254" s="4" t="s">
+      <c r="C1254" s="5" t="s">
         <v>4828</v>
       </c>
-      <c r="C1254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1254" s="6" t="s">
-        <v>4830</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" s="4" t="s">
+        <v>4829</v>
+      </c>
+      <c r="B1255" s="4" t="s">
+        <v>4830</v>
+      </c>
+      <c r="C1255" s="5" t="s">
         <v>4831</v>
       </c>
-      <c r="B1255" s="4" t="s">
+      <c r="D1255" s="6" t="s">
         <v>4832</v>
-      </c>
-[...4 lines deleted...]
-        <v>4834</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" s="4" t="s">
+        <v>4833</v>
+      </c>
+      <c r="B1256" s="4" t="s">
+        <v>4834</v>
+      </c>
+      <c r="C1256" s="5" t="s">
         <v>4835</v>
       </c>
-      <c r="B1256" s="4" t="s">
+      <c r="D1256" s="6" t="s">
         <v>4836</v>
-      </c>
-[...4 lines deleted...]
-        <v>4838</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" s="4" t="s">
+        <v>4837</v>
+      </c>
+      <c r="B1257" s="4" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1257" s="5" t="s">
         <v>4839</v>
       </c>
-      <c r="B1257" s="4" t="s">
+      <c r="D1257" s="6" t="s">
         <v>4840</v>
-      </c>
-[...4 lines deleted...]
-        <v>4842</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" s="4" t="s">
+        <v>4841</v>
+      </c>
+      <c r="B1258" s="4" t="s">
+        <v>4842</v>
+      </c>
+      <c r="C1258" s="5" t="s">
         <v>4843</v>
       </c>
-      <c r="B1258" s="4" t="s">
+      <c r="D1258" s="6" t="s">
         <v>4844</v>
-      </c>
-[...4 lines deleted...]
-        <v>3987</v>
       </c>
       <c r="E1258" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1258" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" s="4" t="s">
+        <v>4845</v>
+      </c>
+      <c r="B1259" s="4" t="s">
         <v>4846</v>
       </c>
-      <c r="B1259" s="4" t="s">
+      <c r="C1259" s="5" t="s">
         <v>4847</v>
       </c>
-      <c r="C1259" s="5" t="s">
+      <c r="D1259" s="6" t="s">
         <v>4848</v>
       </c>
-      <c r="D1259" s="6" t="s">
-        <v>4232</v>
+      <c r="E1259" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1259" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" s="4" t="s">
         <v>4849</v>
       </c>
       <c r="B1260" s="4" t="s">
         <v>4850</v>
       </c>
       <c r="C1260" s="5" t="s">
         <v>4851</v>
       </c>
       <c r="D1260" s="6" t="s">
         <v>4852</v>
       </c>
+      <c r="E1260" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1260" s="5">
+        <v>27</v>
+      </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" s="4" t="s">
         <v>4853</v>
       </c>
       <c r="B1261" s="4" t="s">
         <v>4854</v>
       </c>
       <c r="C1261" s="5" t="s">
         <v>4855</v>
       </c>
       <c r="D1261" s="6" t="s">
         <v>4856</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" s="4" t="s">
         <v>4857</v>
       </c>
       <c r="B1262" s="4" t="s">
         <v>4858</v>
       </c>
       <c r="C1262" s="5" t="s">
         <v>4859</v>
       </c>
       <c r="D1262" s="6" t="s">
         <v>4860</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" s="4" t="s">
         <v>4861</v>
       </c>
       <c r="B1263" s="4" t="s">
         <v>4862</v>
       </c>
       <c r="C1263" s="5" t="s">
         <v>4863</v>
       </c>
       <c r="D1263" s="6" t="s">
         <v>4864</v>
       </c>
-      <c r="E1263" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" s="4" t="s">
         <v>4865</v>
       </c>
       <c r="B1264" s="4" t="s">
         <v>4866</v>
       </c>
       <c r="C1264" s="5" t="s">
         <v>4867</v>
       </c>
       <c r="D1264" s="6" t="s">
         <v>4868</v>
       </c>
-      <c r="E1264" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" s="4" t="s">
         <v>4869</v>
       </c>
       <c r="B1265" s="4" t="s">
         <v>4870</v>
       </c>
       <c r="C1265" s="5" t="s">
         <v>4871</v>
       </c>
       <c r="D1265" s="6" t="s">
         <v>4872</v>
       </c>
-      <c r="E1265" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" s="4" t="s">
         <v>4873</v>
       </c>
       <c r="B1266" s="4" t="s">
         <v>4874</v>
       </c>
       <c r="C1266" s="5" t="s">
         <v>4875</v>
       </c>
       <c r="D1266" s="6" t="s">
         <v>4876</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" s="4" t="s">
         <v>4877</v>
       </c>
       <c r="B1267" s="4" t="s">
         <v>4878</v>
       </c>
       <c r="C1267" s="5" t="s">
         <v>4879</v>
       </c>
       <c r="D1267" s="6" t="s">
-        <v>4880</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" s="4" t="s">
+        <v>4880</v>
+      </c>
+      <c r="B1268" s="4" t="s">
         <v>4881</v>
       </c>
-      <c r="B1268" s="4" t="s">
+      <c r="C1268" s="5" t="s">
         <v>4882</v>
       </c>
-      <c r="C1268" s="5" t="s">
+      <c r="D1268" s="6" t="s">
         <v>4883</v>
-      </c>
-[...1 lines deleted...]
-        <v>4884</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" s="4" t="s">
+        <v>4884</v>
+      </c>
+      <c r="B1269" s="4" t="s">
         <v>4885</v>
       </c>
-      <c r="B1269" s="4" t="s">
+      <c r="C1269" s="5" t="s">
         <v>4886</v>
       </c>
-      <c r="C1269" s="5" t="s">
+      <c r="D1269" s="6" t="s">
         <v>4887</v>
-      </c>
-[...1 lines deleted...]
-        <v>4888</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" s="4" t="s">
+        <v>4888</v>
+      </c>
+      <c r="B1270" s="4" t="s">
         <v>4889</v>
       </c>
-      <c r="B1270" s="4" t="s">
+      <c r="C1270" s="5" t="s">
         <v>4890</v>
       </c>
-      <c r="C1270" s="5" t="s">
+      <c r="D1270" s="6" t="s">
         <v>4891</v>
-      </c>
-[...1 lines deleted...]
-        <v>4892</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" s="4" t="s">
+        <v>4892</v>
+      </c>
+      <c r="B1271" s="4" t="s">
         <v>4893</v>
       </c>
-      <c r="B1271" s="4" t="s">
+      <c r="C1271" s="5" t="s">
         <v>4894</v>
       </c>
-      <c r="C1271" s="5" t="s">
+      <c r="D1271" s="6" t="s">
         <v>4895</v>
-      </c>
-[...1 lines deleted...]
-        <v>4896</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" s="4" t="s">
+        <v>4896</v>
+      </c>
+      <c r="B1272" s="4" t="s">
         <v>4897</v>
       </c>
-      <c r="B1272" s="4" t="s">
+      <c r="C1272" s="5" t="s">
         <v>4898</v>
       </c>
-      <c r="C1272" s="5" t="s">
+      <c r="D1272" s="6" t="s">
         <v>4899</v>
-      </c>
-[...1 lines deleted...]
-        <v>3869</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" s="4" t="s">
         <v>4900</v>
       </c>
       <c r="B1273" s="4" t="s">
         <v>4901</v>
       </c>
       <c r="C1273" s="5" t="s">
         <v>4902</v>
       </c>
       <c r="D1273" s="6" t="s">
         <v>4903</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" s="4" t="s">
         <v>4904</v>
       </c>
       <c r="B1274" s="4" t="s">
         <v>4905</v>
       </c>
       <c r="C1274" s="5" t="s">
         <v>4906</v>
@@ -37368,50 +37284,56 @@
         <v>4920</v>
       </c>
       <c r="B1278" s="4" t="s">
         <v>4921</v>
       </c>
       <c r="C1278" s="5" t="s">
         <v>4922</v>
       </c>
       <c r="D1278" s="6" t="s">
         <v>4923</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" s="4" t="s">
         <v>4924</v>
       </c>
       <c r="B1279" s="4" t="s">
         <v>4925</v>
       </c>
       <c r="C1279" s="5" t="s">
         <v>4926</v>
       </c>
       <c r="D1279" s="6" t="s">
         <v>4927</v>
       </c>
+      <c r="E1279" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1279" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="A1280" s="4" t="s">
         <v>4928</v>
       </c>
       <c r="B1280" s="4" t="s">
         <v>4929</v>
       </c>
       <c r="C1280" s="5" t="s">
         <v>4930</v>
       </c>
       <c r="D1280" s="6" t="s">
         <v>4931</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" s="4" t="s">
         <v>4932</v>
       </c>
       <c r="B1281" s="4" t="s">
         <v>4933</v>
       </c>
       <c r="C1281" s="5" t="s">
         <v>4934</v>
       </c>
@@ -37430,248 +37352,242 @@
         <v>4938</v>
       </c>
       <c r="D1282" s="6" t="s">
         <v>4939</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" s="4" t="s">
         <v>4940</v>
       </c>
       <c r="B1283" s="4" t="s">
         <v>4941</v>
       </c>
       <c r="C1283" s="5" t="s">
         <v>4942</v>
       </c>
       <c r="D1283" s="6" t="s">
         <v>4943</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" s="4" t="s">
         <v>4944</v>
       </c>
       <c r="B1284" s="4" t="s">
+        <v>4941</v>
+      </c>
+      <c r="C1284" s="5" t="s">
         <v>4945</v>
       </c>
-      <c r="C1284" s="5" t="s">
+      <c r="D1284" s="6" t="s">
         <v>4946</v>
-      </c>
-[...1 lines deleted...]
-        <v>4947</v>
       </c>
       <c r="E1284" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1284" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" s="4" t="s">
+        <v>4947</v>
+      </c>
+      <c r="B1285" s="4" t="s">
         <v>4948</v>
       </c>
-      <c r="B1285" s="4" t="s">
+      <c r="C1285" s="5" t="s">
         <v>4949</v>
       </c>
-      <c r="C1285" s="5" t="s">
+      <c r="D1285" s="6" t="s">
         <v>4950</v>
       </c>
-      <c r="D1285" s="6" t="s">
-        <v>4951</v>
+      <c r="E1285" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1285" s="5">
+        <v>5</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" s="4" t="s">
+        <v>4951</v>
+      </c>
+      <c r="B1286" s="4" t="s">
         <v>4952</v>
       </c>
-      <c r="B1286" s="4" t="s">
+      <c r="C1286" s="5" t="s">
         <v>4953</v>
       </c>
-      <c r="C1286" s="5" t="s">
+      <c r="D1286" s="6" t="s">
         <v>4954</v>
-      </c>
-[...1 lines deleted...]
-        <v>4955</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="A1287" s="4" t="s">
+        <v>4955</v>
+      </c>
+      <c r="B1287" s="4" t="s">
+        <v>4952</v>
+      </c>
+      <c r="C1287" s="5" t="s">
         <v>4956</v>
       </c>
-      <c r="B1287" s="4" t="s">
+      <c r="D1287" s="6" t="s">
         <v>4957</v>
       </c>
-      <c r="C1287" s="5" t="s">
-[...3 lines deleted...]
-        <v>4959</v>
+      <c r="E1287" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1287" s="5">
+        <v>5</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="A1288" s="4" t="s">
+        <v>4958</v>
+      </c>
+      <c r="B1288" s="4" t="s">
+        <v>4959</v>
+      </c>
+      <c r="C1288" s="5" t="s">
         <v>4960</v>
       </c>
-      <c r="B1288" s="4" t="s">
+      <c r="D1288" s="6" t="s">
         <v>4961</v>
-      </c>
-[...4 lines deleted...]
-        <v>4963</v>
       </c>
       <c r="E1288" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1288" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" s="4" t="s">
+        <v>4962</v>
+      </c>
+      <c r="B1289" s="4" t="s">
+        <v>4963</v>
+      </c>
+      <c r="C1289" s="5" t="s">
         <v>4964</v>
       </c>
-      <c r="B1289" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C1289" s="5" t="s">
+      <c r="D1289" s="6" t="s">
         <v>4965</v>
-      </c>
-[...1 lines deleted...]
-        <v>4966</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" s="4" t="s">
+        <v>4966</v>
+      </c>
+      <c r="B1290" s="4" t="s">
         <v>4967</v>
       </c>
-      <c r="B1290" s="4" t="s">
+      <c r="C1290" s="5" t="s">
         <v>4968</v>
       </c>
-      <c r="C1290" s="5" t="s">
+      <c r="D1290" s="6" t="s">
         <v>4969</v>
-      </c>
-[...1 lines deleted...]
-        <v>4970</v>
       </c>
       <c r="E1290" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1290" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" s="4" t="s">
+        <v>4970</v>
+      </c>
+      <c r="B1291" s="4" t="s">
         <v>4971</v>
       </c>
-      <c r="B1291" s="4" t="s">
+      <c r="C1291" s="5" t="s">
         <v>4972</v>
       </c>
-      <c r="C1291" s="5" t="s">
+      <c r="D1291" s="6" t="s">
         <v>4973</v>
-      </c>
-[...1 lines deleted...]
-        <v>4974</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" s="4" t="s">
+        <v>4974</v>
+      </c>
+      <c r="B1292" s="4" t="s">
         <v>4975</v>
-      </c>
-[...1 lines deleted...]
-        <v>4972</v>
       </c>
       <c r="C1292" s="5" t="s">
         <v>4976</v>
       </c>
       <c r="D1292" s="6" t="s">
         <v>4977</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" s="4" t="s">
         <v>4978</v>
       </c>
       <c r="B1293" s="4" t="s">
         <v>4979</v>
       </c>
       <c r="C1293" s="5" t="s">
         <v>4980</v>
       </c>
       <c r="D1293" s="6" t="s">
         <v>4981</v>
       </c>
-      <c r="E1293" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" s="4" t="s">
         <v>4982</v>
       </c>
       <c r="B1294" s="4" t="s">
         <v>4983</v>
       </c>
       <c r="C1294" s="5" t="s">
         <v>4984</v>
       </c>
       <c r="D1294" s="6" t="s">
         <v>4985</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" s="4" t="s">
         <v>4986</v>
       </c>
       <c r="B1295" s="4" t="s">
         <v>4987</v>
       </c>
       <c r="C1295" s="5" t="s">
         <v>4988</v>
       </c>
       <c r="D1295" s="6" t="s">
         <v>4989</v>
       </c>
-      <c r="E1295" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" s="4" t="s">
         <v>4990</v>
       </c>
       <c r="B1296" s="4" t="s">
         <v>4991</v>
       </c>
       <c r="C1296" s="5" t="s">
         <v>4992</v>
       </c>
       <c r="D1296" s="6" t="s">
         <v>4993</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" s="4" t="s">
         <v>4994</v>
       </c>
       <c r="B1297" s="4" t="s">
         <v>4995</v>
       </c>
       <c r="C1297" s="5" t="s">
         <v>4996</v>
       </c>
@@ -37684,526 +37600,526 @@
         <v>4998</v>
       </c>
       <c r="B1298" s="4" t="s">
         <v>4999</v>
       </c>
       <c r="C1298" s="5" t="s">
         <v>5000</v>
       </c>
       <c r="D1298" s="6" t="s">
         <v>5001</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" s="4" t="s">
         <v>5002</v>
       </c>
       <c r="B1299" s="4" t="s">
         <v>5003</v>
       </c>
       <c r="C1299" s="5" t="s">
         <v>5004</v>
       </c>
       <c r="D1299" s="6" t="s">
         <v>5005</v>
       </c>
+      <c r="E1299" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1299" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" s="4" t="s">
         <v>5006</v>
       </c>
       <c r="B1300" s="4" t="s">
         <v>5007</v>
       </c>
       <c r="C1300" s="5" t="s">
         <v>5008</v>
       </c>
       <c r="D1300" s="6" t="s">
         <v>5009</v>
       </c>
+      <c r="E1300" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1300" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" s="4" t="s">
         <v>5010</v>
       </c>
       <c r="B1301" s="4" t="s">
         <v>5011</v>
       </c>
       <c r="C1301" s="5" t="s">
         <v>5012</v>
       </c>
       <c r="D1301" s="6" t="s">
         <v>5013</v>
       </c>
+      <c r="E1301" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1301" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" s="4" t="s">
         <v>5014</v>
       </c>
       <c r="B1302" s="4" t="s">
         <v>5015</v>
       </c>
       <c r="C1302" s="5" t="s">
         <v>5016</v>
       </c>
       <c r="D1302" s="6" t="s">
         <v>5017</v>
       </c>
+      <c r="E1302" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1302" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" s="4" t="s">
         <v>5018</v>
       </c>
       <c r="B1303" s="4" t="s">
         <v>5019</v>
       </c>
       <c r="C1303" s="5" t="s">
         <v>5020</v>
       </c>
       <c r="D1303" s="6" t="s">
         <v>5021</v>
       </c>
+      <c r="E1303" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1303" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" s="4" t="s">
         <v>5022</v>
       </c>
       <c r="B1304" s="4" t="s">
         <v>5023</v>
       </c>
       <c r="C1304" s="5" t="s">
         <v>5024</v>
       </c>
       <c r="D1304" s="6" t="s">
         <v>5025</v>
       </c>
-      <c r="E1304" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" s="4" t="s">
         <v>5026</v>
       </c>
       <c r="B1305" s="4" t="s">
         <v>5027</v>
       </c>
       <c r="C1305" s="5" t="s">
         <v>5028</v>
       </c>
       <c r="D1305" s="6" t="s">
-        <v>5029</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>5025</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" s="4" t="s">
+        <v>5029</v>
+      </c>
+      <c r="B1306" s="4" t="s">
         <v>5030</v>
       </c>
-      <c r="B1306" s="4" t="s">
+      <c r="C1306" s="5" t="s">
         <v>5031</v>
       </c>
-      <c r="C1306" s="5" t="s">
+      <c r="D1306" s="6" t="s">
         <v>5032</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="A1307" s="4" t="s">
+        <v>5033</v>
+      </c>
+      <c r="B1307" s="4" t="s">
         <v>5034</v>
       </c>
-      <c r="B1307" s="4" t="s">
+      <c r="C1307" s="5" t="s">
         <v>5035</v>
       </c>
-      <c r="C1307" s="5" t="s">
+      <c r="D1307" s="6" t="s">
         <v>5036</v>
-      </c>
-[...1 lines deleted...]
-        <v>5037</v>
       </c>
       <c r="E1307" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1307" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" s="4" t="s">
+        <v>5037</v>
+      </c>
+      <c r="B1308" s="4" t="s">
         <v>5038</v>
       </c>
-      <c r="B1308" s="4" t="s">
+      <c r="C1308" s="5" t="s">
         <v>5039</v>
       </c>
-      <c r="C1308" s="5" t="s">
+      <c r="D1308" s="6" t="s">
         <v>5040</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" s="4" t="s">
+        <v>5041</v>
+      </c>
+      <c r="B1309" s="4" t="s">
         <v>5042</v>
       </c>
-      <c r="B1309" s="4" t="s">
+      <c r="C1309" s="5" t="s">
         <v>5043</v>
       </c>
-      <c r="C1309" s="5" t="s">
+      <c r="D1309" s="6" t="s">
         <v>5044</v>
-      </c>
-[...1 lines deleted...]
-        <v>5045</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" s="4" t="s">
+        <v>5045</v>
+      </c>
+      <c r="B1310" s="4" t="s">
         <v>5046</v>
       </c>
-      <c r="B1310" s="4" t="s">
+      <c r="C1310" s="5" t="s">
         <v>5047</v>
       </c>
-      <c r="C1310" s="5" t="s">
+      <c r="D1310" s="6" t="s">
         <v>5048</v>
-      </c>
-[...1 lines deleted...]
-        <v>5045</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" s="4" t="s">
         <v>5049</v>
       </c>
       <c r="B1311" s="4" t="s">
         <v>5050</v>
       </c>
       <c r="C1311" s="5" t="s">
         <v>5051</v>
       </c>
       <c r="D1311" s="6" t="s">
         <v>5052</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" s="4" t="s">
         <v>5053</v>
       </c>
       <c r="B1312" s="4" t="s">
         <v>5054</v>
       </c>
       <c r="C1312" s="5" t="s">
         <v>5055</v>
       </c>
       <c r="D1312" s="6" t="s">
         <v>5056</v>
       </c>
-      <c r="E1312" s="5" t="b">
-[...6 lines deleted...]
-    <row r="1313" spans="1:4">
+    </row>
+    <row r="1313" spans="1:6">
       <c r="A1313" s="4" t="s">
         <v>5057</v>
       </c>
       <c r="B1313" s="4" t="s">
         <v>5058</v>
       </c>
       <c r="C1313" s="5" t="s">
         <v>5059</v>
       </c>
       <c r="D1313" s="6" t="s">
         <v>5060</v>
       </c>
     </row>
-    <row r="1314" spans="1:4">
+    <row r="1314" spans="1:6">
       <c r="A1314" s="4" t="s">
         <v>5061</v>
       </c>
       <c r="B1314" s="4" t="s">
         <v>5062</v>
       </c>
       <c r="C1314" s="5" t="s">
         <v>5063</v>
       </c>
       <c r="D1314" s="6" t="s">
         <v>5064</v>
       </c>
     </row>
-    <row r="1315" spans="1:4">
+    <row r="1315" spans="1:6">
       <c r="A1315" s="4" t="s">
         <v>5065</v>
       </c>
       <c r="B1315" s="4" t="s">
         <v>5066</v>
       </c>
       <c r="C1315" s="5" t="s">
         <v>5067</v>
       </c>
       <c r="D1315" s="6" t="s">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:6">
+      <c r="A1316" s="4" t="s">
         <v>5068</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1316" s="4" t="s">
+      <c r="B1316" s="4" t="s">
         <v>5069</v>
       </c>
-      <c r="B1316" s="4" t="s">
+      <c r="C1316" s="5" t="s">
         <v>5070</v>
       </c>
-      <c r="C1316" s="5" t="s">
+      <c r="D1316" s="6" t="s">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:6">
+      <c r="A1317" s="4" t="s">
         <v>5071</v>
       </c>
-      <c r="D1316" s="6" t="s">
+      <c r="B1317" s="4" t="s">
         <v>5072</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1317" s="4" t="s">
+      <c r="C1317" s="5" t="s">
         <v>5073</v>
       </c>
-      <c r="B1317" s="4" t="s">
+      <c r="D1317" s="6" t="s">
         <v>5074</v>
       </c>
-      <c r="C1317" s="5" t="s">
+    </row>
+    <row r="1318" spans="1:6">
+      <c r="A1318" s="4" t="s">
         <v>5075</v>
       </c>
-      <c r="D1317" s="6" t="s">
+      <c r="B1318" s="4" t="s">
         <v>5076</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1318" s="4" t="s">
+      <c r="C1318" s="5" t="s">
         <v>5077</v>
       </c>
-      <c r="B1318" s="4" t="s">
+      <c r="D1318" s="6" t="s">
         <v>5078</v>
       </c>
-      <c r="C1318" s="5" t="s">
+    </row>
+    <row r="1319" spans="1:6">
+      <c r="A1319" s="4" t="s">
         <v>5079</v>
       </c>
-      <c r="D1318" s="6" t="s">
+      <c r="B1319" s="4" t="s">
         <v>5080</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1319" s="4" t="s">
+      <c r="C1319" s="5" t="s">
         <v>5081</v>
       </c>
-      <c r="B1319" s="4" t="s">
+      <c r="D1319" s="6" t="s">
         <v>5082</v>
       </c>
-      <c r="C1319" s="5" t="s">
+    </row>
+    <row r="1320" spans="1:6">
+      <c r="A1320" s="4" t="s">
         <v>5083</v>
       </c>
-      <c r="D1319" s="6" t="s">
+      <c r="B1320" s="4" t="s">
         <v>5084</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1320" s="4" t="s">
+      <c r="C1320" s="5" t="s">
         <v>5085</v>
       </c>
-      <c r="B1320" s="4" t="s">
+      <c r="D1320" s="6" t="s">
         <v>5086</v>
       </c>
-      <c r="C1320" s="5" t="s">
+    </row>
+    <row r="1321" spans="1:6">
+      <c r="A1321" s="4" t="s">
         <v>5087</v>
       </c>
-      <c r="D1320" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A1321" s="4" t="s">
+      <c r="B1321" s="4" t="s">
         <v>5088</v>
       </c>
-      <c r="B1321" s="4" t="s">
+      <c r="C1321" s="5" t="s">
         <v>5089</v>
       </c>
-      <c r="C1321" s="5" t="s">
+      <c r="D1321" s="6" t="s">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:6">
+      <c r="A1322" s="4" t="s">
         <v>5090</v>
       </c>
-      <c r="D1321" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A1322" s="4" t="s">
+      <c r="B1322" s="4" t="s">
         <v>5091</v>
       </c>
-      <c r="B1322" s="4" t="s">
+      <c r="C1322" s="5" t="s">
         <v>5092</v>
       </c>
-      <c r="C1322" s="5" t="s">
+      <c r="D1322" s="6" t="s">
         <v>5093</v>
       </c>
-      <c r="D1322" s="6" t="s">
+    </row>
+    <row r="1323" spans="1:6">
+      <c r="A1323" s="4" t="s">
         <v>5094</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1323" s="4" t="s">
+      <c r="B1323" s="4" t="s">
         <v>5095</v>
       </c>
-      <c r="B1323" s="4" t="s">
+      <c r="C1323" s="5" t="s">
         <v>5096</v>
       </c>
-      <c r="C1323" s="5" t="s">
+      <c r="D1323" s="6" t="s">
         <v>5097</v>
       </c>
-      <c r="D1323" s="6" t="s">
+    </row>
+    <row r="1324" spans="1:6">
+      <c r="A1324" s="4" t="s">
         <v>5098</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1324" s="4" t="s">
+      <c r="B1324" s="4" t="s">
         <v>5099</v>
       </c>
-      <c r="B1324" s="4" t="s">
+      <c r="C1324" s="5" t="s">
         <v>5100</v>
       </c>
-      <c r="C1324" s="5" t="s">
+      <c r="D1324" s="6" t="s">
         <v>5101</v>
       </c>
-      <c r="D1324" s="6" t="s">
+    </row>
+    <row r="1325" spans="1:6">
+      <c r="A1325" s="4" t="s">
         <v>5102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1325" s="4" t="s">
+      <c r="B1325" s="4" t="s">
         <v>5103</v>
       </c>
-      <c r="B1325" s="4" t="s">
+      <c r="C1325" s="5" t="s">
         <v>5104</v>
       </c>
-      <c r="C1325" s="5" t="s">
+      <c r="D1325" s="6" t="s">
         <v>5105</v>
       </c>
-      <c r="D1325" s="6" t="s">
+      <c r="E1325" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1325" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:6">
+      <c r="A1326" s="4" t="s">
         <v>5106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1326" s="4" t="s">
+      <c r="B1326" s="4" t="s">
         <v>5107</v>
       </c>
-      <c r="B1326" s="4" t="s">
+      <c r="C1326" s="5" t="s">
         <v>5108</v>
       </c>
-      <c r="C1326" s="5" t="s">
+      <c r="D1326" s="6" t="s">
         <v>5109</v>
       </c>
-      <c r="D1326" s="6" t="s">
-[...3 lines deleted...]
-    <row r="1327" spans="1:4">
+    </row>
+    <row r="1327" spans="1:6">
       <c r="A1327" s="4" t="s">
         <v>5110</v>
       </c>
       <c r="B1327" s="4" t="s">
         <v>5111</v>
       </c>
       <c r="C1327" s="5" t="s">
         <v>5112</v>
       </c>
       <c r="D1327" s="6" t="s">
         <v>5113</v>
       </c>
     </row>
-    <row r="1328" spans="1:4">
+    <row r="1328" spans="1:6">
       <c r="A1328" s="4" t="s">
         <v>5114</v>
       </c>
       <c r="B1328" s="4" t="s">
         <v>5115</v>
       </c>
       <c r="C1328" s="5" t="s">
         <v>5116</v>
       </c>
       <c r="D1328" s="6" t="s">
         <v>5117</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" s="4" t="s">
         <v>5118</v>
       </c>
       <c r="B1329" s="4" t="s">
         <v>5119</v>
       </c>
       <c r="C1329" s="5" t="s">
         <v>5120</v>
       </c>
       <c r="D1329" s="6" t="s">
         <v>5121</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" s="4" t="s">
         <v>5122</v>
       </c>
       <c r="B1330" s="4" t="s">
         <v>5123</v>
       </c>
       <c r="C1330" s="5" t="s">
         <v>5124</v>
       </c>
       <c r="D1330" s="6" t="s">
         <v>5125</v>
       </c>
-      <c r="E1330" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" s="4" t="s">
         <v>5126</v>
       </c>
       <c r="B1331" s="4" t="s">
         <v>5127</v>
       </c>
       <c r="C1331" s="5" t="s">
         <v>5128</v>
       </c>
       <c r="D1331" s="6" t="s">
         <v>5129</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" s="4" t="s">
         <v>5130</v>
       </c>
       <c r="B1332" s="4" t="s">
         <v>5131</v>
       </c>
       <c r="C1332" s="5" t="s">
         <v>5132</v>
       </c>
@@ -38244,50 +38160,56 @@
         <v>5142</v>
       </c>
       <c r="B1335" s="4" t="s">
         <v>5143</v>
       </c>
       <c r="C1335" s="5" t="s">
         <v>5144</v>
       </c>
       <c r="D1335" s="6" t="s">
         <v>5145</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" s="4" t="s">
         <v>5146</v>
       </c>
       <c r="B1336" s="4" t="s">
         <v>5147</v>
       </c>
       <c r="C1336" s="5" t="s">
         <v>5148</v>
       </c>
       <c r="D1336" s="6" t="s">
         <v>5149</v>
       </c>
+      <c r="E1336" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1336" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" s="4" t="s">
         <v>5150</v>
       </c>
       <c r="B1337" s="4" t="s">
         <v>5151</v>
       </c>
       <c r="C1337" s="5" t="s">
         <v>5152</v>
       </c>
       <c r="D1337" s="6" t="s">
         <v>5153</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" s="4" t="s">
         <v>5154</v>
       </c>
       <c r="B1338" s="4" t="s">
         <v>5155</v>
       </c>
       <c r="C1338" s="5" t="s">
         <v>5156</v>
       </c>
@@ -38314,56 +38236,50 @@
         <v>5162</v>
       </c>
       <c r="B1340" s="4" t="s">
         <v>5163</v>
       </c>
       <c r="C1340" s="5" t="s">
         <v>5164</v>
       </c>
       <c r="D1340" s="6" t="s">
         <v>5165</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" s="4" t="s">
         <v>5166</v>
       </c>
       <c r="B1341" s="4" t="s">
         <v>5167</v>
       </c>
       <c r="C1341" s="5" t="s">
         <v>5168</v>
       </c>
       <c r="D1341" s="6" t="s">
         <v>5169</v>
       </c>
-      <c r="E1341" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" s="4" t="s">
         <v>5170</v>
       </c>
       <c r="B1342" s="4" t="s">
         <v>5171</v>
       </c>
       <c r="C1342" s="5" t="s">
         <v>5172</v>
       </c>
       <c r="D1342" s="6" t="s">
         <v>5173</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" s="4" t="s">
         <v>5174</v>
       </c>
       <c r="B1343" s="4" t="s">
         <v>5175</v>
       </c>
       <c r="C1343" s="5" t="s">
         <v>5176</v>
       </c>
@@ -38460,64 +38376,76 @@
         <v>5202</v>
       </c>
       <c r="B1350" s="4" t="s">
         <v>5203</v>
       </c>
       <c r="C1350" s="5" t="s">
         <v>5204</v>
       </c>
       <c r="D1350" s="6" t="s">
         <v>5205</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" s="4" t="s">
         <v>5206</v>
       </c>
       <c r="B1351" s="4" t="s">
         <v>5207</v>
       </c>
       <c r="C1351" s="5" t="s">
         <v>5208</v>
       </c>
       <c r="D1351" s="6" t="s">
         <v>5209</v>
       </c>
+      <c r="E1351" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1351" s="5">
+        <v>2</v>
+      </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" s="4" t="s">
         <v>5210</v>
       </c>
       <c r="B1352" s="4" t="s">
         <v>5211</v>
       </c>
       <c r="C1352" s="5" t="s">
         <v>5212</v>
       </c>
       <c r="D1352" s="6" t="s">
         <v>5213</v>
       </c>
+      <c r="E1352" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1352" s="5">
+        <v>4</v>
+      </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" s="4" t="s">
         <v>5214</v>
       </c>
       <c r="B1353" s="4" t="s">
         <v>5215</v>
       </c>
       <c r="C1353" s="5" t="s">
         <v>5216</v>
       </c>
       <c r="D1353" s="6" t="s">
         <v>5217</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" s="4" t="s">
         <v>5218</v>
       </c>
       <c r="B1354" s="4" t="s">
         <v>5219</v>
       </c>
       <c r="C1354" s="5" t="s">
         <v>5220</v>
       </c>
@@ -38530,496 +38458,484 @@
         <v>5222</v>
       </c>
       <c r="B1355" s="4" t="s">
         <v>5223</v>
       </c>
       <c r="C1355" s="5" t="s">
         <v>5224</v>
       </c>
       <c r="D1355" s="6" t="s">
         <v>5225</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" s="4" t="s">
         <v>5226</v>
       </c>
       <c r="B1356" s="4" t="s">
         <v>5227</v>
       </c>
       <c r="C1356" s="5" t="s">
         <v>5228</v>
       </c>
       <c r="D1356" s="6" t="s">
         <v>5229</v>
       </c>
-      <c r="E1356" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" s="4" t="s">
         <v>5230</v>
       </c>
       <c r="B1357" s="4" t="s">
         <v>5231</v>
       </c>
       <c r="C1357" s="5" t="s">
         <v>5232</v>
       </c>
       <c r="D1357" s="6" t="s">
         <v>5233</v>
       </c>
-      <c r="E1357" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" s="4" t="s">
         <v>5234</v>
       </c>
       <c r="B1358" s="4" t="s">
         <v>5235</v>
       </c>
       <c r="C1358" s="5" t="s">
         <v>5236</v>
       </c>
       <c r="D1358" s="6" t="s">
         <v>5237</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" s="4" t="s">
         <v>5238</v>
       </c>
       <c r="B1359" s="4" t="s">
         <v>5239</v>
       </c>
       <c r="C1359" s="5" t="s">
         <v>5240</v>
       </c>
       <c r="D1359" s="6" t="s">
         <v>5241</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" s="4" t="s">
         <v>5242</v>
       </c>
       <c r="B1360" s="4" t="s">
         <v>5243</v>
       </c>
       <c r="C1360" s="5" t="s">
         <v>5244</v>
       </c>
       <c r="D1360" s="6" t="s">
-        <v>5245</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" s="4" t="s">
+        <v>5245</v>
+      </c>
+      <c r="B1361" s="4" t="s">
         <v>5246</v>
       </c>
-      <c r="B1361" s="4" t="s">
+      <c r="C1361" s="5" t="s">
         <v>5247</v>
       </c>
-      <c r="C1361" s="5" t="s">
+      <c r="D1361" s="6" t="s">
         <v>5248</v>
-      </c>
-[...1 lines deleted...]
-        <v>5249</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" s="4" t="s">
+        <v>5249</v>
+      </c>
+      <c r="B1362" s="4" t="s">
         <v>5250</v>
       </c>
-      <c r="B1362" s="4" t="s">
+      <c r="C1362" s="5" t="s">
         <v>5251</v>
       </c>
-      <c r="C1362" s="5" t="s">
+      <c r="D1362" s="6" t="s">
         <v>5252</v>
-      </c>
-[...1 lines deleted...]
-        <v>5253</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" s="4" t="s">
+        <v>5253</v>
+      </c>
+      <c r="B1363" s="4" t="s">
         <v>5254</v>
       </c>
-      <c r="B1363" s="4" t="s">
+      <c r="C1363" s="5" t="s">
         <v>5255</v>
       </c>
-      <c r="C1363" s="5" t="s">
+      <c r="D1363" s="6" t="s">
         <v>5256</v>
-      </c>
-[...1 lines deleted...]
-        <v>5257</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" s="4" t="s">
+        <v>5257</v>
+      </c>
+      <c r="B1364" s="4" t="s">
         <v>5258</v>
       </c>
-      <c r="B1364" s="4" t="s">
+      <c r="C1364" s="5" t="s">
         <v>5259</v>
       </c>
-      <c r="C1364" s="5" t="s">
+      <c r="D1364" s="6" t="s">
         <v>5260</v>
-      </c>
-[...1 lines deleted...]
-        <v>5261</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" s="4" t="s">
+        <v>5261</v>
+      </c>
+      <c r="B1365" s="4" t="s">
         <v>5262</v>
       </c>
-      <c r="B1365" s="4" t="s">
+      <c r="C1365" s="5" t="s">
         <v>5263</v>
       </c>
-      <c r="C1365" s="5" t="s">
+      <c r="D1365" s="6" t="s">
         <v>5264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" s="4" t="s">
         <v>5265</v>
       </c>
       <c r="B1366" s="4" t="s">
         <v>5266</v>
       </c>
       <c r="C1366" s="5" t="s">
         <v>5267</v>
       </c>
       <c r="D1366" s="6" t="s">
-        <v>5268</v>
+        <v>500</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" s="4" t="s">
+        <v>5268</v>
+      </c>
+      <c r="B1367" s="4" t="s">
         <v>5269</v>
       </c>
-      <c r="B1367" s="4" t="s">
+      <c r="C1367" s="5" t="s">
         <v>5270</v>
       </c>
-      <c r="C1367" s="5" t="s">
+      <c r="D1367" s="6" t="s">
         <v>5271</v>
       </c>
-      <c r="D1367" s="6" t="s">
-        <v>5272</v>
+      <c r="E1367" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1367" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" s="4" t="s">
+        <v>5272</v>
+      </c>
+      <c r="B1368" s="4" t="s">
         <v>5273</v>
       </c>
-      <c r="B1368" s="4" t="s">
+      <c r="C1368" s="5" t="s">
         <v>5274</v>
       </c>
-      <c r="C1368" s="5" t="s">
+      <c r="D1368" s="6" t="s">
         <v>5275</v>
-      </c>
-[...1 lines deleted...]
-        <v>5276</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" s="4" t="s">
+        <v>5276</v>
+      </c>
+      <c r="B1369" s="4" t="s">
         <v>5277</v>
       </c>
-      <c r="B1369" s="4" t="s">
+      <c r="C1369" s="5" t="s">
         <v>5278</v>
       </c>
-      <c r="C1369" s="5" t="s">
+      <c r="D1369" s="6" t="s">
         <v>5279</v>
-      </c>
-[...1 lines deleted...]
-        <v>5280</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" s="4" t="s">
+        <v>5280</v>
+      </c>
+      <c r="B1370" s="4" t="s">
         <v>5281</v>
       </c>
-      <c r="B1370" s="4" t="s">
+      <c r="C1370" s="5" t="s">
         <v>5282</v>
       </c>
-      <c r="C1370" s="5" t="s">
+      <c r="D1370" s="6" t="s">
         <v>5283</v>
-      </c>
-[...1 lines deleted...]
-        <v>5284</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" s="4" t="s">
+        <v>5284</v>
+      </c>
+      <c r="B1371" s="4" t="s">
         <v>5285</v>
       </c>
-      <c r="B1371" s="4" t="s">
+      <c r="C1371" s="5" t="s">
         <v>5286</v>
       </c>
-      <c r="C1371" s="5" t="s">
+      <c r="D1371" s="6" t="s">
         <v>5287</v>
       </c>
-      <c r="D1371" s="6" t="s">
-        <v>500</v>
+      <c r="E1371" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1371" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" s="4" t="s">
         <v>5288</v>
       </c>
       <c r="B1372" s="4" t="s">
         <v>5289</v>
       </c>
       <c r="C1372" s="5" t="s">
         <v>5290</v>
       </c>
       <c r="D1372" s="6" t="s">
         <v>5291</v>
       </c>
       <c r="E1372" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1372" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" s="4" t="s">
         <v>5292</v>
       </c>
       <c r="B1373" s="4" t="s">
         <v>5293</v>
       </c>
       <c r="C1373" s="5" t="s">
         <v>5294</v>
       </c>
       <c r="D1373" s="6" t="s">
         <v>5295</v>
       </c>
+      <c r="E1373" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1373" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" s="4" t="s">
         <v>5296</v>
       </c>
       <c r="B1374" s="4" t="s">
         <v>5297</v>
       </c>
       <c r="C1374" s="5" t="s">
         <v>5298</v>
       </c>
       <c r="D1374" s="6" t="s">
         <v>5299</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" s="4" t="s">
         <v>5300</v>
       </c>
       <c r="B1375" s="4" t="s">
         <v>5301</v>
       </c>
       <c r="C1375" s="5" t="s">
         <v>5302</v>
       </c>
       <c r="D1375" s="6" t="s">
         <v>5303</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" s="4" t="s">
         <v>5304</v>
       </c>
       <c r="B1376" s="4" t="s">
+        <v>5301</v>
+      </c>
+      <c r="C1376" s="5" t="s">
         <v>5305</v>
       </c>
-      <c r="C1376" s="5" t="s">
+      <c r="D1376" s="6" t="s">
         <v>5306</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" s="4" t="s">
+        <v>5307</v>
+      </c>
+      <c r="B1377" s="4" t="s">
         <v>5308</v>
       </c>
-      <c r="B1377" s="4" t="s">
+      <c r="C1377" s="5" t="s">
         <v>5309</v>
       </c>
-      <c r="C1377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1377" s="6" t="s">
-        <v>5311</v>
+        <v>2608</v>
       </c>
       <c r="E1377" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1377" s="5">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" s="4" t="s">
+        <v>5310</v>
+      </c>
+      <c r="B1378" s="4" t="s">
+        <v>5311</v>
+      </c>
+      <c r="C1378" s="5" t="s">
         <v>5312</v>
       </c>
-      <c r="B1378" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1378" s="6" t="s">
-        <v>5315</v>
+        <v>456</v>
       </c>
       <c r="E1378" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1378" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" s="4" t="s">
+        <v>5313</v>
+      </c>
+      <c r="B1379" s="4" t="s">
+        <v>5314</v>
+      </c>
+      <c r="C1379" s="5" t="s">
+        <v>5315</v>
+      </c>
+      <c r="D1379" s="6" t="s">
         <v>5316</v>
       </c>
-      <c r="B1379" s="4" t="s">
-[...6 lines deleted...]
-        <v>5319</v>
+      <c r="E1379" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1379" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" s="4" t="s">
+        <v>5317</v>
+      </c>
+      <c r="B1380" s="4" t="s">
+        <v>5318</v>
+      </c>
+      <c r="C1380" s="5" t="s">
+        <v>5319</v>
+      </c>
+      <c r="D1380" s="6" t="s">
         <v>5320</v>
-      </c>
-[...7 lines deleted...]
-        <v>5323</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" s="4" t="s">
+        <v>5321</v>
+      </c>
+      <c r="B1381" s="4" t="s">
+        <v>5322</v>
+      </c>
+      <c r="C1381" s="5" t="s">
+        <v>5323</v>
+      </c>
+      <c r="D1381" s="6" t="s">
         <v>5324</v>
-      </c>
-[...7 lines deleted...]
-        <v>5326</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" s="4" t="s">
+        <v>5325</v>
+      </c>
+      <c r="B1382" s="4" t="s">
+        <v>5326</v>
+      </c>
+      <c r="C1382" s="5" t="s">
         <v>5327</v>
       </c>
-      <c r="B1382" s="4" t="s">
+      <c r="D1382" s="6" t="s">
         <v>5328</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" s="4" t="s">
+        <v>5329</v>
+      </c>
+      <c r="B1383" s="4" t="s">
         <v>5330</v>
       </c>
-      <c r="B1383" s="4" t="s">
+      <c r="C1383" s="5" t="s">
         <v>5331</v>
       </c>
-      <c r="C1383" s="5" t="s">
+      <c r="D1383" s="6" t="s">
         <v>5332</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" s="4" t="s">
         <v>5333</v>
       </c>
       <c r="B1384" s="4" t="s">
         <v>5334</v>
       </c>
       <c r="C1384" s="5" t="s">
         <v>5335</v>
       </c>
       <c r="D1384" s="6" t="s">
         <v>5336</v>
       </c>
-      <c r="E1384" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" s="4" t="s">
         <v>5337</v>
       </c>
       <c r="B1385" s="4" t="s">
         <v>5338</v>
       </c>
       <c r="C1385" s="5" t="s">
         <v>5339</v>
       </c>
       <c r="D1385" s="6" t="s">
         <v>5340</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" s="4" t="s">
         <v>5341</v>
       </c>
       <c r="B1386" s="4" t="s">
         <v>5342</v>
       </c>
       <c r="C1386" s="5" t="s">
         <v>5343</v>
       </c>
@@ -39313,362 +39229,362 @@
       </c>
       <c r="B1407" s="4" t="s">
         <v>5426</v>
       </c>
       <c r="C1407" s="5" t="s">
         <v>5427</v>
       </c>
       <c r="D1407" s="6" t="s">
         <v>5428</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="4" t="s">
         <v>5429</v>
       </c>
       <c r="B1408" s="4" t="s">
         <v>5430</v>
       </c>
       <c r="C1408" s="5" t="s">
         <v>5431</v>
       </c>
       <c r="D1408" s="6" t="s">
         <v>5432</v>
       </c>
     </row>
-    <row r="1409" spans="1:4">
+    <row r="1409" spans="1:6">
       <c r="A1409" s="4" t="s">
         <v>5433</v>
       </c>
       <c r="B1409" s="4" t="s">
         <v>5434</v>
       </c>
       <c r="C1409" s="5" t="s">
         <v>5435</v>
       </c>
       <c r="D1409" s="6" t="s">
         <v>5436</v>
       </c>
     </row>
-    <row r="1410" spans="1:4">
+    <row r="1410" spans="1:6">
       <c r="A1410" s="4" t="s">
         <v>5437</v>
       </c>
       <c r="B1410" s="4" t="s">
         <v>5438</v>
       </c>
       <c r="C1410" s="5" t="s">
         <v>5439</v>
       </c>
       <c r="D1410" s="6" t="s">
         <v>5440</v>
       </c>
     </row>
-    <row r="1411" spans="1:4">
+    <row r="1411" spans="1:6">
       <c r="A1411" s="4" t="s">
         <v>5441</v>
       </c>
       <c r="B1411" s="4" t="s">
         <v>5442</v>
       </c>
       <c r="C1411" s="5" t="s">
         <v>5443</v>
       </c>
       <c r="D1411" s="6" t="s">
         <v>5444</v>
       </c>
     </row>
-    <row r="1412" spans="1:4">
+    <row r="1412" spans="1:6">
       <c r="A1412" s="4" t="s">
         <v>5445</v>
       </c>
       <c r="B1412" s="4" t="s">
         <v>5446</v>
       </c>
       <c r="C1412" s="5" t="s">
         <v>5447</v>
       </c>
       <c r="D1412" s="6" t="s">
         <v>5448</v>
       </c>
     </row>
-    <row r="1413" spans="1:4">
+    <row r="1413" spans="1:6">
       <c r="A1413" s="4" t="s">
         <v>5449</v>
       </c>
       <c r="B1413" s="4" t="s">
         <v>5450</v>
       </c>
       <c r="C1413" s="5" t="s">
         <v>5451</v>
       </c>
       <c r="D1413" s="6" t="s">
         <v>5452</v>
       </c>
     </row>
-    <row r="1414" spans="1:4">
+    <row r="1414" spans="1:6">
       <c r="A1414" s="4" t="s">
         <v>5453</v>
       </c>
       <c r="B1414" s="4" t="s">
         <v>5454</v>
       </c>
       <c r="C1414" s="5" t="s">
         <v>5455</v>
       </c>
       <c r="D1414" s="6" t="s">
         <v>5456</v>
       </c>
     </row>
-    <row r="1415" spans="1:4">
+    <row r="1415" spans="1:6">
       <c r="A1415" s="4" t="s">
         <v>5457</v>
       </c>
       <c r="B1415" s="4" t="s">
         <v>5458</v>
       </c>
       <c r="C1415" s="5" t="s">
         <v>5459</v>
       </c>
       <c r="D1415" s="6" t="s">
         <v>5460</v>
       </c>
     </row>
-    <row r="1416" spans="1:4">
+    <row r="1416" spans="1:6">
       <c r="A1416" s="4" t="s">
         <v>5461</v>
       </c>
       <c r="B1416" s="4" t="s">
         <v>5462</v>
       </c>
       <c r="C1416" s="5" t="s">
         <v>5463</v>
       </c>
       <c r="D1416" s="6" t="s">
         <v>5464</v>
       </c>
     </row>
-    <row r="1417" spans="1:4">
+    <row r="1417" spans="1:6">
       <c r="A1417" s="4" t="s">
         <v>5465</v>
       </c>
       <c r="B1417" s="4" t="s">
         <v>5466</v>
       </c>
       <c r="C1417" s="5" t="s">
         <v>5467</v>
       </c>
       <c r="D1417" s="6" t="s">
         <v>5468</v>
       </c>
     </row>
-    <row r="1418" spans="1:4">
+    <row r="1418" spans="1:6">
       <c r="A1418" s="4" t="s">
         <v>5469</v>
       </c>
       <c r="B1418" s="4" t="s">
         <v>5470</v>
       </c>
       <c r="C1418" s="5" t="s">
         <v>5471</v>
       </c>
       <c r="D1418" s="6" t="s">
         <v>5472</v>
       </c>
     </row>
-    <row r="1419" spans="1:4">
+    <row r="1419" spans="1:6">
       <c r="A1419" s="4" t="s">
         <v>5473</v>
       </c>
       <c r="B1419" s="4" t="s">
         <v>5474</v>
       </c>
       <c r="C1419" s="5" t="s">
         <v>5475</v>
       </c>
       <c r="D1419" s="6" t="s">
         <v>5476</v>
       </c>
     </row>
-    <row r="1420" spans="1:4">
+    <row r="1420" spans="1:6">
       <c r="A1420" s="4" t="s">
         <v>5477</v>
       </c>
       <c r="B1420" s="4" t="s">
         <v>5478</v>
       </c>
       <c r="C1420" s="5" t="s">
         <v>5479</v>
       </c>
       <c r="D1420" s="6" t="s">
         <v>5480</v>
       </c>
     </row>
-    <row r="1421" spans="1:4">
+    <row r="1421" spans="1:6">
       <c r="A1421" s="4" t="s">
         <v>5481</v>
       </c>
       <c r="B1421" s="4" t="s">
         <v>5482</v>
       </c>
       <c r="C1421" s="5" t="s">
         <v>5483</v>
       </c>
       <c r="D1421" s="6" t="s">
         <v>5484</v>
       </c>
     </row>
-    <row r="1422" spans="1:4">
+    <row r="1422" spans="1:6">
       <c r="A1422" s="4" t="s">
         <v>5485</v>
       </c>
       <c r="B1422" s="4" t="s">
         <v>5486</v>
       </c>
       <c r="C1422" s="5" t="s">
         <v>5487</v>
       </c>
       <c r="D1422" s="6" t="s">
         <v>5488</v>
       </c>
-    </row>
-    <row r="1423" spans="1:4">
+      <c r="E1422" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1422" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:6">
       <c r="A1423" s="4" t="s">
         <v>5489</v>
       </c>
       <c r="B1423" s="4" t="s">
         <v>5490</v>
       </c>
       <c r="C1423" s="5" t="s">
         <v>5491</v>
       </c>
       <c r="D1423" s="6" t="s">
         <v>5492</v>
       </c>
     </row>
-    <row r="1424" spans="1:4">
+    <row r="1424" spans="1:6">
       <c r="A1424" s="4" t="s">
         <v>5493</v>
       </c>
       <c r="B1424" s="4" t="s">
         <v>5494</v>
       </c>
       <c r="C1424" s="5" t="s">
         <v>5495</v>
       </c>
       <c r="D1424" s="6" t="s">
-        <v>5496</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" s="4" t="s">
+        <v>5496</v>
+      </c>
+      <c r="B1425" s="4" t="s">
         <v>5497</v>
       </c>
-      <c r="B1425" s="4" t="s">
+      <c r="C1425" s="5" t="s">
         <v>5498</v>
       </c>
-      <c r="C1425" s="5" t="s">
+      <c r="D1425" s="6" t="s">
         <v>5499</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" s="4" t="s">
+        <v>5500</v>
+      </c>
+      <c r="B1426" s="4" t="s">
         <v>5501</v>
       </c>
-      <c r="B1426" s="4" t="s">
+      <c r="C1426" s="5" t="s">
         <v>5502</v>
       </c>
-      <c r="C1426" s="5" t="s">
+      <c r="D1426" s="6" t="s">
         <v>5503</v>
-      </c>
-[...1 lines deleted...]
-        <v>5504</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" s="4" t="s">
+        <v>5504</v>
+      </c>
+      <c r="B1427" s="4" t="s">
         <v>5505</v>
       </c>
-      <c r="B1427" s="4" t="s">
+      <c r="C1427" s="5" t="s">
         <v>5506</v>
       </c>
-      <c r="C1427" s="5" t="s">
+      <c r="D1427" s="6" t="s">
         <v>5507</v>
-      </c>
-[...1 lines deleted...]
-        <v>5508</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" s="4" t="s">
+        <v>5508</v>
+      </c>
+      <c r="B1428" s="4" t="s">
         <v>5509</v>
       </c>
-      <c r="B1428" s="4" t="s">
+      <c r="C1428" s="5" t="s">
         <v>5510</v>
       </c>
-      <c r="C1428" s="5" t="s">
+      <c r="D1428" s="6" t="s">
         <v>5511</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" s="4" t="s">
+        <v>5512</v>
+      </c>
+      <c r="B1429" s="4" t="s">
         <v>5513</v>
       </c>
-      <c r="B1429" s="4" t="s">
+      <c r="C1429" s="5" t="s">
         <v>5514</v>
       </c>
-      <c r="C1429" s="5" t="s">
+      <c r="D1429" s="6" t="s">
         <v>5515</v>
-      </c>
-[...1 lines deleted...]
-        <v>5516</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" s="4" t="s">
+        <v>5516</v>
+      </c>
+      <c r="B1430" s="4" t="s">
         <v>5517</v>
       </c>
-      <c r="B1430" s="4" t="s">
+      <c r="C1430" s="5" t="s">
         <v>5518</v>
       </c>
-      <c r="C1430" s="5" t="s">
+      <c r="D1430" s="6" t="s">
         <v>5519</v>
-      </c>
-[...1 lines deleted...]
-        <v>2349</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" s="4" t="s">
         <v>5520</v>
       </c>
       <c r="B1431" s="4" t="s">
         <v>5521</v>
       </c>
       <c r="C1431" s="5" t="s">
         <v>5522</v>
       </c>
       <c r="D1431" s="6" t="s">
         <v>5523</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" s="4" t="s">
         <v>5524</v>
       </c>
       <c r="B1432" s="4" t="s">
         <v>5525</v>
       </c>
       <c r="C1432" s="5" t="s">
         <v>5526</v>
@@ -39724,50 +39640,56 @@
         <v>5540</v>
       </c>
       <c r="B1436" s="4" t="s">
         <v>5541</v>
       </c>
       <c r="C1436" s="5" t="s">
         <v>5542</v>
       </c>
       <c r="D1436" s="6" t="s">
         <v>5543</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" s="4" t="s">
         <v>5544</v>
       </c>
       <c r="B1437" s="4" t="s">
         <v>5545</v>
       </c>
       <c r="C1437" s="5" t="s">
         <v>5546</v>
       </c>
       <c r="D1437" s="6" t="s">
         <v>5547</v>
       </c>
+      <c r="E1437" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1437" s="5">
+        <v>5</v>
+      </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" s="4" t="s">
         <v>5548</v>
       </c>
       <c r="B1438" s="4" t="s">
         <v>5549</v>
       </c>
       <c r="C1438" s="5" t="s">
         <v>5550</v>
       </c>
       <c r="D1438" s="6" t="s">
         <v>5551</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" s="4" t="s">
         <v>5552</v>
       </c>
       <c r="B1439" s="4" t="s">
         <v>5553</v>
       </c>
       <c r="C1439" s="5" t="s">
         <v>5554</v>
       </c>
@@ -39794,290 +39716,302 @@
         <v>5560</v>
       </c>
       <c r="B1441" s="4" t="s">
         <v>5561</v>
       </c>
       <c r="C1441" s="5" t="s">
         <v>5562</v>
       </c>
       <c r="D1441" s="6" t="s">
         <v>5563</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" s="4" t="s">
         <v>5564</v>
       </c>
       <c r="B1442" s="4" t="s">
         <v>5565</v>
       </c>
       <c r="C1442" s="5" t="s">
         <v>5566</v>
       </c>
       <c r="D1442" s="6" t="s">
         <v>5567</v>
       </c>
+      <c r="E1442" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1442" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" s="4" t="s">
         <v>5568</v>
       </c>
       <c r="B1443" s="4" t="s">
         <v>5569</v>
       </c>
       <c r="C1443" s="5" t="s">
         <v>5570</v>
       </c>
       <c r="D1443" s="6" t="s">
         <v>5571</v>
       </c>
       <c r="E1443" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F1443" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" s="4" t="s">
         <v>5572</v>
       </c>
       <c r="B1444" s="4" t="s">
         <v>5573</v>
       </c>
       <c r="C1444" s="5" t="s">
         <v>5574</v>
       </c>
       <c r="D1444" s="6" t="s">
         <v>5575</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" s="4" t="s">
         <v>5576</v>
       </c>
       <c r="B1445" s="4" t="s">
         <v>5577</v>
       </c>
       <c r="C1445" s="5" t="s">
         <v>5578</v>
       </c>
       <c r="D1445" s="6" t="s">
         <v>5579</v>
       </c>
+      <c r="E1445" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1445" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" s="4" t="s">
         <v>5580</v>
       </c>
       <c r="B1446" s="4" t="s">
         <v>5581</v>
       </c>
       <c r="C1446" s="5" t="s">
         <v>5582</v>
       </c>
       <c r="D1446" s="6" t="s">
         <v>5583</v>
       </c>
+      <c r="E1446" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1446" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" s="4" t="s">
         <v>5584</v>
       </c>
       <c r="B1447" s="4" t="s">
         <v>5585</v>
       </c>
       <c r="C1447" s="5" t="s">
         <v>5586</v>
       </c>
       <c r="D1447" s="6" t="s">
         <v>5587</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" s="4" t="s">
         <v>5588</v>
       </c>
       <c r="B1448" s="4" t="s">
         <v>5589</v>
       </c>
       <c r="C1448" s="5" t="s">
         <v>5590</v>
       </c>
       <c r="D1448" s="6" t="s">
         <v>5591</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" s="4" t="s">
         <v>5592</v>
       </c>
       <c r="B1449" s="4" t="s">
         <v>5593</v>
       </c>
       <c r="C1449" s="5" t="s">
         <v>5594</v>
       </c>
       <c r="D1449" s="6" t="s">
         <v>5595</v>
       </c>
-      <c r="E1449" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" s="4" t="s">
         <v>5596</v>
       </c>
       <c r="B1450" s="4" t="s">
         <v>5597</v>
       </c>
       <c r="C1450" s="5" t="s">
         <v>5598</v>
       </c>
       <c r="D1450" s="6" t="s">
         <v>5599</v>
       </c>
-      <c r="E1450" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" s="4" t="s">
         <v>5600</v>
       </c>
       <c r="B1451" s="4" t="s">
         <v>5601</v>
       </c>
       <c r="C1451" s="5" t="s">
         <v>5602</v>
       </c>
       <c r="D1451" s="6" t="s">
         <v>5603</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" s="4" t="s">
         <v>5604</v>
       </c>
       <c r="B1452" s="4" t="s">
         <v>5605</v>
       </c>
       <c r="C1452" s="5" t="s">
         <v>5606</v>
       </c>
       <c r="D1452" s="6" t="s">
         <v>5607</v>
       </c>
-      <c r="E1452" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" s="4" t="s">
         <v>5608</v>
       </c>
       <c r="B1453" s="4" t="s">
         <v>5609</v>
       </c>
       <c r="C1453" s="5" t="s">
         <v>5610</v>
       </c>
       <c r="D1453" s="6" t="s">
         <v>5611</v>
       </c>
-      <c r="E1453" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="A1454" s="4" t="s">
         <v>5612</v>
       </c>
       <c r="B1454" s="4" t="s">
         <v>5613</v>
       </c>
       <c r="C1454" s="5" t="s">
         <v>5614</v>
       </c>
       <c r="D1454" s="6" t="s">
         <v>5615</v>
       </c>
+      <c r="E1454" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1454" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="A1455" s="4" t="s">
         <v>5616</v>
       </c>
       <c r="B1455" s="4" t="s">
         <v>5617</v>
       </c>
       <c r="C1455" s="5" t="s">
         <v>5618</v>
       </c>
       <c r="D1455" s="6" t="s">
         <v>5619</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="A1456" s="4" t="s">
         <v>5620</v>
       </c>
       <c r="B1456" s="4" t="s">
         <v>5621</v>
       </c>
       <c r="C1456" s="5" t="s">
         <v>5622</v>
       </c>
       <c r="D1456" s="6" t="s">
         <v>5623</v>
       </c>
+      <c r="E1456" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1456" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" s="4" t="s">
         <v>5624</v>
       </c>
       <c r="B1457" s="4" t="s">
         <v>5625</v>
       </c>
       <c r="C1457" s="5" t="s">
         <v>5626</v>
       </c>
       <c r="D1457" s="6" t="s">
         <v>5627</v>
       </c>
+      <c r="E1457" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1457" s="5">
+        <v>14</v>
+      </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" s="4" t="s">
         <v>5628</v>
       </c>
       <c r="B1458" s="4" t="s">
         <v>5629</v>
       </c>
       <c r="C1458" s="5" t="s">
         <v>5630</v>
       </c>
       <c r="D1458" s="6" t="s">
         <v>5631</v>
       </c>
     </row>
     <row r="1459" spans="1:6">
       <c r="A1459" s="4" t="s">
         <v>5632</v>
       </c>
       <c r="B1459" s="4" t="s">
         <v>5633</v>
       </c>
       <c r="C1459" s="5" t="s">
         <v>5634</v>
       </c>
@@ -40090,373 +40024,257 @@
         <v>5636</v>
       </c>
       <c r="B1460" s="4" t="s">
         <v>5637</v>
       </c>
       <c r="C1460" s="5" t="s">
         <v>5638</v>
       </c>
       <c r="D1460" s="6" t="s">
         <v>5639</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" s="4" t="s">
         <v>5640</v>
       </c>
       <c r="B1461" s="4" t="s">
         <v>5641</v>
       </c>
       <c r="C1461" s="5" t="s">
         <v>5642</v>
       </c>
       <c r="D1461" s="6" t="s">
         <v>5643</v>
       </c>
-      <c r="E1461" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" s="4" t="s">
         <v>5644</v>
       </c>
       <c r="B1462" s="4" t="s">
         <v>5645</v>
       </c>
       <c r="C1462" s="5" t="s">
         <v>5646</v>
       </c>
       <c r="D1462" s="6" t="s">
         <v>5647</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" s="4" t="s">
         <v>5648</v>
       </c>
       <c r="B1463" s="4" t="s">
         <v>5649</v>
       </c>
       <c r="C1463" s="5" t="s">
         <v>5650</v>
       </c>
       <c r="D1463" s="6" t="s">
         <v>5651</v>
       </c>
-      <c r="E1463" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" s="4" t="s">
         <v>5652</v>
       </c>
       <c r="B1464" s="4" t="s">
         <v>5653</v>
       </c>
       <c r="C1464" s="5" t="s">
         <v>5654</v>
       </c>
       <c r="D1464" s="6" t="s">
         <v>5655</v>
       </c>
-      <c r="E1464" s="5" t="b">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" s="4" t="s">
         <v>5656</v>
       </c>
       <c r="B1465" s="4" t="s">
         <v>5657</v>
       </c>
       <c r="C1465" s="5" t="s">
         <v>5658</v>
       </c>
       <c r="D1465" s="6" t="s">
         <v>5659</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" s="4" t="s">
         <v>5660</v>
       </c>
       <c r="B1466" s="4" t="s">
         <v>5661</v>
       </c>
       <c r="C1466" s="5" t="s">
         <v>5662</v>
       </c>
       <c r="D1466" s="6" t="s">
         <v>5663</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" s="4" t="s">
         <v>5664</v>
       </c>
       <c r="B1467" s="4" t="s">
         <v>5665</v>
       </c>
       <c r="C1467" s="5" t="s">
         <v>5666</v>
       </c>
       <c r="D1467" s="6" t="s">
-        <v>5667</v>
+        <v>5121</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" s="4" t="s">
+        <v>5667</v>
+      </c>
+      <c r="B1468" s="4" t="s">
         <v>5668</v>
       </c>
-      <c r="B1468" s="4" t="s">
+      <c r="C1468" s="5" t="s">
         <v>5669</v>
       </c>
-      <c r="C1468" s="5" t="s">
+      <c r="D1468" s="6" t="s">
         <v>5670</v>
-      </c>
-[...1 lines deleted...]
-        <v>5671</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" s="4" t="s">
+        <v>5671</v>
+      </c>
+      <c r="B1469" s="4" t="s">
         <v>5672</v>
       </c>
-      <c r="B1469" s="4" t="s">
+      <c r="C1469" s="5" t="s">
         <v>5673</v>
       </c>
-      <c r="C1469" s="5" t="s">
+      <c r="D1469" s="6" t="s">
         <v>5674</v>
       </c>
-      <c r="D1469" s="6" t="s">
-        <v>5675</v>
+      <c r="E1469" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1469" s="5">
+        <v>4</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" s="4" t="s">
+        <v>5675</v>
+      </c>
+      <c r="B1470" s="4" t="s">
         <v>5676</v>
       </c>
-      <c r="B1470" s="4" t="s">
+      <c r="C1470" s="5" t="s">
         <v>5677</v>
       </c>
-      <c r="C1470" s="5" t="s">
+      <c r="D1470" s="6" t="s">
         <v>5678</v>
       </c>
-      <c r="D1470" s="6" t="s">
-        <v>5679</v>
+      <c r="E1470" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F1470" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" s="4" t="s">
+        <v>5679</v>
+      </c>
+      <c r="B1471" s="4" t="s">
         <v>5680</v>
       </c>
-      <c r="B1471" s="4" t="s">
+      <c r="C1471" s="5" t="s">
         <v>5681</v>
       </c>
-      <c r="C1471" s="5" t="s">
+      <c r="D1471" s="6" t="s">
         <v>5682</v>
-      </c>
-[...1 lines deleted...]
-        <v>5683</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" s="4" t="s">
+        <v>5683</v>
+      </c>
+      <c r="B1472" s="4" t="s">
         <v>5684</v>
       </c>
-      <c r="B1472" s="4" t="s">
+      <c r="C1472" s="5" t="s">
         <v>5685</v>
       </c>
-      <c r="C1472" s="5" t="s">
+      <c r="D1472" s="6" t="s">
         <v>5686</v>
       </c>
-      <c r="D1472" s="6" t="s">
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473" s="4" t="s">
         <v>5687</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1473" s="4" t="s">
+      <c r="B1473" s="4" t="s">
         <v>5688</v>
       </c>
-      <c r="B1473" s="4" t="s">
+      <c r="C1473" s="5" t="s">
         <v>5689</v>
       </c>
-      <c r="C1473" s="5" t="s">
+      <c r="D1473" s="6" t="s">
         <v>5690</v>
       </c>
-      <c r="D1473" s="6" t="s">
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474" s="4" t="s">
         <v>5691</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1474" s="4" t="s">
+      <c r="B1474" s="4" t="s">
         <v>5692</v>
       </c>
-      <c r="B1474" s="4" t="s">
+      <c r="C1474" s="5" t="s">
         <v>5693</v>
       </c>
-      <c r="C1474" s="5" t="s">
+      <c r="D1474" s="6" t="s">
         <v>5694</v>
       </c>
-      <c r="D1474" s="6" t="s">
-[...3 lines deleted...]
-    <row r="1475" spans="1:6">
+    </row>
+    <row r="1475" spans="1:4">
       <c r="A1475" s="4" t="s">
         <v>5695</v>
       </c>
       <c r="B1475" s="4" t="s">
         <v>5696</v>
       </c>
       <c r="C1475" s="5" t="s">
         <v>5697</v>
       </c>
       <c r="D1475" s="6" t="s">
-        <v>5698</v>
-[...109 lines deleted...]
-        <v>5718</v>
+        <v>5690</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Catalog</vt:lpstr>