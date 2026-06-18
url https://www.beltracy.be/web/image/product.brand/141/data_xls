--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="251">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Tomecanic 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Tomecanic 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Tomecanic 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Tomecanic 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>TOM270941</t>
   </si>
   <si>
     <t>3 MESJES VOOR VOEGENSCHRAPER</t>
   </si>
@@ -147,62 +147,50 @@
   <si>
     <t>€ 40.0896</t>
   </si>
   <si>
     <t>TOMT5367449</t>
   </si>
   <si>
     <t>BEQUILLE POUR SUPERCOUP 75</t>
   </si>
   <si>
     <t>€ 11.27</t>
   </si>
   <si>
     <t>TOM349131</t>
   </si>
   <si>
     <t>BOORKIT DIAM 6-8-10-18 mm</t>
   </si>
   <si>
     <t>3221673491316</t>
   </si>
   <si>
     <t>€ 3.6</t>
   </si>
   <si>
-    <t>TOM349122</t>
-[...10 lines deleted...]
-  <si>
     <t>TOM349124</t>
   </si>
   <si>
     <t>BOORKLOK DIAMANT NAT Ø 27mm</t>
   </si>
   <si>
     <t>3221673491248</t>
   </si>
   <si>
     <t>€ 7.00855</t>
   </si>
   <si>
     <t>TOM349125</t>
   </si>
   <si>
     <t>BOORKLOK DIAMANT NAT Ø 35mm</t>
   </si>
   <si>
     <t>3221673491255</t>
   </si>
   <si>
     <t>€ 36.98247</t>
   </si>
   <si>
     <t>TOM349126</t>
@@ -231,62 +219,50 @@
   <si>
     <t>TOM349128</t>
   </si>
   <si>
     <t>BOORKLOK DIAMANT NAT Ø 65mm</t>
   </si>
   <si>
     <t>3221673491286</t>
   </si>
   <si>
     <t>€ 6.95518</t>
   </si>
   <si>
     <t>TOM349120</t>
   </si>
   <si>
     <t>BOORKLOK DIAMANT NAT Ø 6mm</t>
   </si>
   <si>
     <t>3221673491200</t>
   </si>
   <si>
     <t>€ 2.34043</t>
   </si>
   <si>
-    <t>TOM349121</t>
-[...10 lines deleted...]
-  <si>
     <t>TOM560075</t>
   </si>
   <si>
     <t>DIAMANTSCHIJF VOOR TAFELZAAG Ø 200-22.2</t>
   </si>
   <si>
     <t>3221675600754</t>
   </si>
   <si>
     <t>€ 78.57323</t>
   </si>
   <si>
     <t>TOM560050</t>
   </si>
   <si>
     <t>DIAMANTSCHIJF VOOR TAFELZAAG Ø180-22.2</t>
   </si>
   <si>
     <t>3221675600501</t>
   </si>
   <si>
     <t>€ 35.0</t>
   </si>
   <si>
     <t>TOMT5031010</t>
@@ -588,62 +564,50 @@
   <si>
     <t>TOM270012</t>
   </si>
   <si>
     <t>SET 2 SCHUURPADS ZWART/WIT</t>
   </si>
   <si>
     <t>3221672700037</t>
   </si>
   <si>
     <t>€ 9.93449</t>
   </si>
   <si>
     <t>TOM270002</t>
   </si>
   <si>
     <t>SET HOUDER MET 2 SCHUURPADS ZWAR/WIT</t>
   </si>
   <si>
     <t>3221672700020</t>
   </si>
   <si>
     <t>€ 17.59334</t>
   </si>
   <si>
-    <t>TOMT3260090</t>
-[...10 lines deleted...]
-  <si>
     <t>TOMT3260210</t>
   </si>
   <si>
     <t>SNIJWIEL Ø 22  VOOR SUPERCOUP (kopie)</t>
   </si>
   <si>
     <t>3221673260219</t>
   </si>
   <si>
     <t>€ 10.89164</t>
   </si>
   <si>
     <t>TOMT3526040</t>
   </si>
   <si>
     <t>SNIJWIEL Ø 22mm VOOR TEGELSNIJDER CLINKER</t>
   </si>
   <si>
     <t>3221673526049</t>
   </si>
   <si>
     <t>€ 13.5</t>
   </si>
   <si>
     <t>TOM324302</t>
@@ -672,72 +636,72 @@
   <si>
     <t>TOM324279</t>
   </si>
   <si>
     <t>SPREADING CROSSES 10mm (100 pcs)</t>
   </si>
   <si>
     <t>3221673242796</t>
   </si>
   <si>
     <t>€ 6.0</t>
   </si>
   <si>
     <t>TOMT3110600</t>
   </si>
   <si>
     <t>Supercoup 600 - Manual Tile Cutter</t>
   </si>
   <si>
     <t>3280029710778</t>
   </si>
   <si>
     <t>€ 230.67</t>
   </si>
   <si>
+    <t>TOMT3120030</t>
+  </si>
+  <si>
+    <t>TEGELSNIJDER CLINKER 1200</t>
+  </si>
+  <si>
+    <t>3221673120032</t>
+  </si>
+  <si>
+    <t>€ 432.0768</t>
+  </si>
+  <si>
     <t>TOMT3120010</t>
   </si>
   <si>
     <t>TEGELSNIJDER CLINKER 750</t>
   </si>
   <si>
     <t>3221673120018</t>
   </si>
   <si>
     <t>€ 326.44376</t>
-  </si>
-[...10 lines deleted...]
-    <t>€ 423.62458</t>
   </si>
   <si>
     <t>TOMT3120020</t>
   </si>
   <si>
     <t>TEGELSNIJDER CLINKER 900</t>
   </si>
   <si>
     <t>3221673120025</t>
   </si>
   <si>
     <t>€ 227.78534</t>
   </si>
   <si>
     <t>TOMT3110750</t>
   </si>
   <si>
     <t>TEGELSNIJDER SUPERCOUP 75</t>
   </si>
   <si>
     <t>3280029710785</t>
   </si>
   <si>
     <t>€ 296.05675</t>
   </si>
@@ -1186,51 +1150,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -1737,282 +1701,280 @@
       <c r="D45" s="6" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>146</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="C47" s="5"/>
+      <c r="D47" s="6" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="C48" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="D48" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="D48" s="6" t="s">
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="4" t="s">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="4" t="s">
+      <c r="B49" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="B49" s="4" t="s">
+      <c r="C49" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="C49" s="5"/>
       <c r="D49" s="6" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
+    <row r="50" spans="1:4">
       <c r="A50" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:4">
       <c r="A51" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>166</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:4">
       <c r="A52" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:4">
       <c r="A53" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:4">
       <c r="A54" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>178</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
+    <row r="55" spans="1:4">
       <c r="A55" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>182</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:4">
       <c r="A56" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:4">
       <c r="A57" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:4">
       <c r="A58" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>194</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="E58" s="5"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:6">
+    </row>
+    <row r="59" spans="1:4">
       <c r="A59" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>198</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
+    <row r="60" spans="1:4">
       <c r="A60" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:4">
       <c r="A61" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
+    <row r="62" spans="1:4">
       <c r="A62" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="63" spans="1:6">
+    <row r="63" spans="1:4">
       <c r="A63" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
+    <row r="64" spans="1:4">
       <c r="A64" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>218</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>222</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>223</v>
@@ -2031,151 +1993,109 @@
       <c r="D66" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="C68" s="5" t="s">
+      <c r="C68" s="5"/>
+      <c r="D68" s="6" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B69" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="B69" s="4" t="s">
+      <c r="C69" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="C69" s="5" t="s">
+      <c r="D69" s="6" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="B70" s="4" t="s">
+      <c r="C70" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="C70" s="5" t="s">
+      <c r="D70" s="6" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B71" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="B71" s="4" t="s">
+      <c r="C71" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="C71" s="5"/>
       <c r="D71" s="6" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>248</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>250</v>
-      </c>
-[...40 lines deleted...]
-        <v>262</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Catalog</vt:lpstr>