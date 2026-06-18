--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="177">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Mondelin 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Mondelin 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Mondelin 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Mondelin 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>MON303320</t>
   </si>
   <si>
     <t>AFWERKSPAAN 1,90 x 0,345</t>
   </si>
@@ -262,50 +262,53 @@
     <t>LEVE PLAQUE EASYLEV XPERT</t>
   </si>
   <si>
     <t>3479135136002</t>
   </si>
   <si>
     <t>€ 1063.425</t>
   </si>
   <si>
     <t>MON514000</t>
   </si>
   <si>
     <t>LEVPANO II 4,50M AVEC RALLONGE INTEGREE</t>
   </si>
   <si>
     <t>3479135140009</t>
   </si>
   <si>
     <t>€ 1258.125</t>
   </si>
   <si>
     <t>MON824260</t>
   </si>
   <si>
     <t>Poulie type “clic”</t>
+  </si>
+  <si>
+    <t>3479138242601</t>
   </si>
   <si>
     <t>€ 219.4775</t>
   </si>
   <si>
     <t>MON357200</t>
   </si>
   <si>
     <t>REGLE A LISSER H 2 M</t>
   </si>
   <si>
     <t>3479133572000</t>
   </si>
   <si>
     <t>€ 62.0</t>
   </si>
   <si>
     <t>MON824200</t>
   </si>
   <si>
     <t>ROPE WITH PULLEY + HOOK - 20 M</t>
   </si>
   <si>
     <t>3479138242007</t>
   </si>
@@ -1248,377 +1251,379 @@
       <c r="D28" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="5"/>
+      <c r="C30" s="5" t="s">
+        <v>84</v>
+      </c>
       <c r="D30" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B38" r:id="rId1"/>
     <hyperlink ref="B39" r:id="rId2"/>
     <hyperlink ref="B40" r:id="rId3"/>
     <hyperlink ref="B41" r:id="rId4"/>
     <hyperlink ref="B42" r:id="rId5"/>
     <hyperlink ref="B43" r:id="rId6"/>
     <hyperlink ref="B44" r:id="rId7"/>
     <hyperlink ref="B45" r:id="rId8"/>
     <hyperlink ref="B46" r:id="rId9"/>
     <hyperlink ref="B47" r:id="rId10"/>
     <hyperlink ref="B48" r:id="rId11"/>
     <hyperlink ref="B49" r:id="rId12"/>
     <hyperlink ref="B50" r:id="rId13"/>
     <hyperlink ref="B51" r:id="rId14"/>
     <hyperlink ref="B52" r:id="rId15"/>
     <hyperlink ref="B53" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 