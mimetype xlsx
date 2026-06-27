--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2335" uniqueCount="2243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2338" uniqueCount="2246">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif SOLA 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst SOLA 5/2026 in EURO excl. BTW</t>
+    <t>Tarif SOLA 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst SOLA 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>SOL71113901</t>
   </si>
   <si>
     <t xml:space="preserve"> Li-ion Accuset 5.2</t>
   </si>
@@ -1902,77 +1902,77 @@
   <si>
     <t>SOL59080362-3000</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 1 kleur beide zijkanten, gelijk motief - 3000</t>
   </si>
   <si>
     <t>€ 0.13</t>
   </si>
   <si>
     <t>SOL59080362-500</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 1 kleur beide zijkanten, gelijk motief - 500</t>
   </si>
   <si>
     <t>€ 0.24</t>
   </si>
   <si>
     <t>SOL59080363-300</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 1 kleur, 1 zijkant - 300</t>
   </si>
   <si>
+    <t>€ 0.2</t>
+  </si>
+  <si>
     <t>SOL59080363-500</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 1 kleur, 1 zijkant - 500</t>
   </si>
   <si>
     <t>€ 0.175</t>
   </si>
   <si>
     <t>SOL59080462-300</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 2 kleuren beide zijkanten, gelijk motief - 300</t>
   </si>
   <si>
     <t>€ 0.45</t>
   </si>
   <si>
     <t>SOL59080463-1000</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 2 kleuren, 1 zijkant - 1000</t>
   </si>
   <si>
-    <t>€ 0.2</t>
-[...1 lines deleted...]
-  <si>
     <t>SOL59080463-300</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 2 kleuren, 1 zijkant - 300</t>
   </si>
   <si>
     <t>€ 0.44</t>
   </si>
   <si>
     <t>SOL59080562-3000</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 3 kleuren beide zijkanten, gelijk motief - 3000</t>
   </si>
   <si>
     <t>€ 0.32</t>
   </si>
   <si>
     <t>SOL59080563-3000</t>
   </si>
   <si>
     <t>Drukkosten - duimstokken 3 kleuren, 1 zijkant - 3000</t>
   </si>
   <si>
     <t>€ 0.25</t>
@@ -2535,50 +2535,59 @@
   <si>
     <t>SOL57012201</t>
   </si>
   <si>
     <t>Gradenboog GR 200</t>
   </si>
   <si>
     <t>9002719003571</t>
   </si>
   <si>
     <t>€ 51.81</t>
   </si>
   <si>
     <t>SOL57012301</t>
   </si>
   <si>
     <t>Gradenboog GR 300</t>
   </si>
   <si>
     <t>9002719021209</t>
   </si>
   <si>
     <t>€ 109.23</t>
   </si>
   <si>
+    <t>SOL53060668-300</t>
+  </si>
+  <si>
+    <t>HB 2/10W HS - Vouwduimstok hout 2m wit, EG-klasse 3, 10 stuks, druk - 300</t>
+  </si>
+  <si>
+    <t>€ 5.0</t>
+  </si>
+  <si>
     <t>SOL53060670-500</t>
   </si>
   <si>
     <t>HB 2/10W OF - Vouwduimstok hout 2m wit, EG-klasse 3, 10 stuks, druk - 500</t>
   </si>
   <si>
     <t>€ 4.5264</t>
   </si>
   <si>
     <t>SOL53021268-1000</t>
   </si>
   <si>
     <t>HF 2/10 HS - Vouwduimstok hout 2m wit/geel, EG-klasse 3, 10 stuks, druk - 1000</t>
   </si>
   <si>
     <t>€ 5.82</t>
   </si>
   <si>
     <t>SOL53021268-300</t>
   </si>
   <si>
     <t>HF 2/10 HS - Vouwduimstok hout 2m wit/geel, EG-klasse 3, 10 stuks, druk - 300</t>
   </si>
   <si>
     <t>€ 6.5552</t>
@@ -3792,89 +3801,89 @@
   <si>
     <t>€ 157.92</t>
   </si>
   <si>
     <t>SOL66045120</t>
   </si>
   <si>
     <t>Reservestift TLM grijs SG TLM2 HB</t>
   </si>
   <si>
     <t>9002719041191</t>
   </si>
   <si>
     <t>€ 6.31</t>
   </si>
   <si>
     <t>SOL66046120</t>
   </si>
   <si>
     <t>Reservestift TLM2 kleur SC TLM2</t>
   </si>
   <si>
     <t>9002719041214</t>
   </si>
   <si>
+    <t>SOL50024701</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 13mm Popular  PP 3 m</t>
+  </si>
+  <si>
+    <t>9002719002789</t>
+  </si>
+  <si>
+    <t>€ 9.33</t>
+  </si>
+  <si>
+    <t>9002719036364</t>
+  </si>
+  <si>
     <t>SOL50024201</t>
   </si>
   <si>
-    <t>Rolbandmaat, 13mm Popular  PP 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719011958</t>
   </si>
   <si>
-    <t>€ 9.33</t>
-[...8 lines deleted...]
-    <t>9002719036364</t>
+    <t>SOL50027701</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 13mm Pro-Flex  PF 3 m</t>
+  </si>
+  <si>
+    <t>9002719017196</t>
+  </si>
+  <si>
+    <t>€ 8.78</t>
   </si>
   <si>
     <t>SOL50014234</t>
   </si>
   <si>
-    <t>Rolbandmaat, 13mm Pro-Flex  PF 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719019183</t>
   </si>
   <si>
-    <t>€ 8.78</t>
-[...7 lines deleted...]
-  <si>
     <t>SOL50023701</t>
   </si>
   <si>
     <t>Rolbandmaat, 13mm Tri-Matic  TM 3 m</t>
   </si>
   <si>
     <t>9002719010241</t>
   </si>
   <si>
     <t>€ 24.92</t>
   </si>
   <si>
     <t>SOL50023201</t>
   </si>
   <si>
     <t>9002719002741</t>
   </si>
   <si>
     <t>€ 20.38</t>
   </si>
   <si>
     <t>SOL50012901</t>
   </si>
   <si>
     <t>Rolbandmaat, 13mm Video-Flex  VF 3 m</t>
@@ -3882,68 +3891,68 @@
   <si>
     <t>9002719003984</t>
   </si>
   <si>
     <t>€ 19.41</t>
   </si>
   <si>
     <t>SOL50500201</t>
   </si>
   <si>
     <t>Rolbandmaat, 16mm Compact  CO 3 m</t>
   </si>
   <si>
     <t>9002719026877</t>
   </si>
   <si>
     <t>€ 6.45</t>
   </si>
   <si>
     <t>SOL50510201</t>
   </si>
   <si>
     <t>9002719026952</t>
   </si>
   <si>
+    <t>SOL50550201</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 16mm Protect  PE 3 m</t>
+  </si>
+  <si>
+    <t>9002719026730</t>
+  </si>
+  <si>
+    <t>€ 7.42</t>
+  </si>
+  <si>
     <t>SOL50560201</t>
   </si>
   <si>
-    <t>Rolbandmaat, 16mm Protect  PE 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719026792</t>
   </si>
   <si>
-    <t>€ 7.42</t>
-[...7 lines deleted...]
-  <si>
     <t>SOL51011201</t>
   </si>
   <si>
     <t>Rolbandmaat, 16mm Talmeter TAL 2 m</t>
   </si>
   <si>
     <t>9002719020035</t>
   </si>
   <si>
     <t>€ 32.03</t>
   </si>
   <si>
     <t>SOL51011601</t>
   </si>
   <si>
     <t>Rolbandmaat, 16mm Talmeter TAL 3 m</t>
   </si>
   <si>
     <t>9002719020042</t>
   </si>
   <si>
     <t>€ 40.63</t>
   </si>
   <si>
     <t>SOL50012401</t>
@@ -4026,107 +4035,107 @@
   <si>
     <t>9002719026976</t>
   </si>
   <si>
     <t>€ 11.36</t>
   </si>
   <si>
     <t>SOL50500501</t>
   </si>
   <si>
     <t>9002719026907</t>
   </si>
   <si>
     <t>SOL50520501</t>
   </si>
   <si>
     <t>Rolbandmaat, 19mm Compact M CO 5 m</t>
   </si>
   <si>
     <t>9002719030829</t>
   </si>
   <si>
     <t>€ 24.08</t>
   </si>
   <si>
+    <t>SOL50024801</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 19mm Popular  PP 5 m</t>
+  </si>
+  <si>
+    <t>9002719002918</t>
+  </si>
+  <si>
+    <t>€ 17.71</t>
+  </si>
+  <si>
+    <t>9002719036371</t>
+  </si>
+  <si>
     <t>SOL50024301</t>
   </si>
   <si>
-    <t>Rolbandmaat, 19mm Popular  PP 5 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719012146</t>
   </si>
   <si>
-    <t>€ 17.71</t>
-[...8 lines deleted...]
-    <t>9002719036371</t>
+    <t>SOL50014434</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 19mm Pro-Flex  PF 5 m</t>
+  </si>
+  <si>
+    <t>9002719019190</t>
+  </si>
+  <si>
+    <t>€ 16.13</t>
   </si>
   <si>
     <t>SOL50027801</t>
   </si>
   <si>
-    <t>Rolbandmaat, 19mm Pro-Flex  PF 5 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719017202</t>
   </si>
   <si>
-    <t>€ 16.13</t>
-[...5 lines deleted...]
-    <t>9002719019190</t>
+    <t>SOL50550501</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 19mm Protect  PE 5 m</t>
+  </si>
+  <si>
+    <t>9002719026754</t>
+  </si>
+  <si>
+    <t>€ 12.74</t>
   </si>
   <si>
     <t>SOL50560501</t>
   </si>
   <si>
-    <t>Rolbandmaat, 19mm Protect  PE 5 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719026822</t>
   </si>
   <si>
-    <t>€ 12.74</t>
-[...7 lines deleted...]
-  <si>
     <t>SOL50023301</t>
   </si>
   <si>
     <t>Rolbandmaat, 19mm Tri-Matic  TM 5 m</t>
   </si>
   <si>
     <t>9002719003151</t>
   </si>
   <si>
     <t>€ 35.18</t>
   </si>
   <si>
     <t>SOL50023801</t>
   </si>
   <si>
     <t>9002719010289</t>
   </si>
   <si>
     <t>€ 41.3</t>
   </si>
   <si>
     <t>SOL50520801</t>
   </si>
   <si>
     <t>Rolbandmaat, 25 mm Compact M CO 8 m</t>
@@ -4191,68 +4200,68 @@
   <si>
     <t>9002719027003</t>
   </si>
   <si>
     <t>SOL50024401</t>
   </si>
   <si>
     <t>Rolbandmaat, 25mm Popular  PP 8 m</t>
   </si>
   <si>
     <t>9002719016144</t>
   </si>
   <si>
     <t>€ 30.2</t>
   </si>
   <si>
     <t>SOL50560601</t>
   </si>
   <si>
     <t>Rolbandmaat, 25mm Protect  PE 525 5 m</t>
   </si>
   <si>
     <t>9002719028529</t>
   </si>
   <si>
+    <t>SOL50560801</t>
+  </si>
+  <si>
+    <t>Rolbandmaat, 25mm Protect  PE 8 m</t>
+  </si>
+  <si>
+    <t>9002719026846</t>
+  </si>
+  <si>
+    <t>€ 19.01</t>
+  </si>
+  <si>
     <t>SOL50550801</t>
   </si>
   <si>
-    <t>Rolbandmaat, 25mm Protect  PE 8 m</t>
-[...1 lines deleted...]
-  <si>
     <t>9002719026778</t>
   </si>
   <si>
-    <t>€ 19.01</t>
-[...7 lines deleted...]
-  <si>
     <t>SOL50570601</t>
   </si>
   <si>
     <t>Rolbandmaat, 25mm Protect M PE 525 5 m</t>
   </si>
   <si>
     <t>9002719035664</t>
   </si>
   <si>
     <t>€ 26.23</t>
   </si>
   <si>
     <t>SOL50023501</t>
   </si>
   <si>
     <t>Rolbandmaat, 25mm Tri-Matic  TM 10 m</t>
   </si>
   <si>
     <t>9002719008934</t>
   </si>
   <si>
     <t>€ 60.9</t>
   </si>
   <si>
     <t>SOL50023401</t>
@@ -4287,51 +4296,51 @@
   <si>
     <t>9002719033264</t>
   </si>
   <si>
     <t>SOL71017901</t>
   </si>
   <si>
     <t>Rotatielaser Proton HB</t>
   </si>
   <si>
     <t>9002719041733</t>
   </si>
   <si>
     <t>€ 977.184</t>
   </si>
   <si>
     <t>SOL56014601</t>
   </si>
   <si>
     <t>SRA 300 - Carpenter's hook</t>
   </si>
   <si>
     <t>9002719046615</t>
   </si>
   <si>
-    <t>€ 13.92</t>
+    <t>€ 23.8</t>
   </si>
   <si>
     <t>SOL56014001</t>
   </si>
   <si>
     <t>Schrijfhaak rood SRC 200</t>
   </si>
   <si>
     <t>9002719021070</t>
   </si>
   <si>
     <t>€ 18.24</t>
   </si>
   <si>
     <t>SOL56014101</t>
   </si>
   <si>
     <t>Schrijfhaak rood SRC 250</t>
   </si>
   <si>
     <t>9002719021087</t>
   </si>
   <si>
     <t>€ 18.79</t>
   </si>
@@ -7126,51 +7135,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F605"/>
+  <dimension ref="A1:F606"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -9403,87 +9412,87 @@
       <c r="D167" s="6" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4" t="s">
         <v>625</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>626</v>
       </c>
       <c r="C168" s="5"/>
       <c r="D168" s="6" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
         <v>628</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>629</v>
       </c>
       <c r="C169" s="5"/>
       <c r="D169" s="6" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C170" s="5"/>
       <c r="D170" s="6" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C171" s="5"/>
       <c r="D171" s="6" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C172" s="5"/>
       <c r="D172" s="6" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4" t="s">
         <v>639</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>640</v>
       </c>
       <c r="C173" s="5"/>
       <c r="D173" s="6" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4" t="s">
         <v>642</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C174" s="5"/>
       <c r="D174" s="6" t="s">
         <v>644</v>
       </c>
@@ -9703,51 +9712,51 @@
       <c r="D192" s="6" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4" t="s">
         <v>690</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C193" s="5"/>
       <c r="D193" s="6" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4" t="s">
         <v>692</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C194" s="5"/>
       <c r="D194" s="6" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4" t="s">
         <v>694</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>695</v>
       </c>
       <c r="C195" s="5"/>
       <c r="D195" s="6" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4" t="s">
         <v>696</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C196" s="5"/>
       <c r="D196" s="6" t="s">
         <v>658</v>
       </c>
@@ -9979,51 +9988,51 @@
       <c r="D215" s="6" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4" t="s">
         <v>742</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>743</v>
       </c>
       <c r="C216" s="5"/>
       <c r="D216" s="6" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4" t="s">
         <v>744</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C217" s="5"/>
       <c r="D217" s="6" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4" t="s">
         <v>746</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>748</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4" t="s">
         <v>750</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>752</v>
@@ -10333,5407 +10342,5425 @@
       <c r="B241" s="4" t="s">
         <v>838</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>839</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4" t="s">
         <v>841</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>842</v>
       </c>
       <c r="C242" s="5"/>
       <c r="D242" s="6" t="s">
         <v>843</v>
       </c>
       <c r="E242" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F242" s="5">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4" t="s">
         <v>844</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>845</v>
       </c>
       <c r="C243" s="5"/>
       <c r="D243" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E243" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F243" s="5">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4" t="s">
         <v>847</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>848</v>
       </c>
       <c r="C244" s="5"/>
       <c r="D244" s="6" t="s">
         <v>849</v>
       </c>
+      <c r="E244" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F244" s="5">
+        <v>1000</v>
+      </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4" t="s">
         <v>850</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>851</v>
       </c>
       <c r="C245" s="5"/>
       <c r="D245" s="6" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4" t="s">
         <v>853</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>854</v>
       </c>
       <c r="C246" s="5"/>
       <c r="D246" s="6" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4" t="s">
         <v>856</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>857</v>
       </c>
-      <c r="C247" s="5" t="s">
+      <c r="C247" s="5"/>
+      <c r="D247" s="6" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="B248" s="4" t="s">
         <v>860</v>
       </c>
-      <c r="B248" s="4" t="s">
+      <c r="C248" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="C248" s="5" t="s">
+      <c r="D248" s="6" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="B249" s="4" t="s">
         <v>864</v>
       </c>
-      <c r="B249" s="4" t="s">
+      <c r="C249" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="C249" s="5" t="s">
+      <c r="D249" s="6" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="B250" s="4" t="s">
         <v>868</v>
       </c>
-      <c r="B250" s="4" t="s">
+      <c r="C250" s="5" t="s">
         <v>869</v>
       </c>
-      <c r="C250" s="5" t="s">
+      <c r="D250" s="6" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="B251" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="B251" s="4" t="s">
+      <c r="C251" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="C251" s="5" t="s">
+      <c r="D251" s="6" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="B252" s="4" t="s">
         <v>876</v>
       </c>
-      <c r="B252" s="4" t="s">
+      <c r="C252" s="5" t="s">
         <v>877</v>
       </c>
-      <c r="C252" s="5" t="s">
+      <c r="D252" s="6" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="B253" s="4" t="s">
         <v>880</v>
       </c>
-      <c r="B253" s="4" t="s">
+      <c r="C253" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="C253" s="5" t="s">
+      <c r="D253" s="6" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="B254" s="4" t="s">
         <v>884</v>
       </c>
-      <c r="B254" s="4" t="s">
+      <c r="C254" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="C254" s="5" t="s">
+      <c r="D254" s="6" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4" t="s">
+        <v>887</v>
+      </c>
+      <c r="B255" s="4" t="s">
         <v>888</v>
       </c>
-      <c r="B255" s="4" t="s">
+      <c r="C255" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="C255" s="5" t="s">
+      <c r="D255" s="6" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4" t="s">
+        <v>891</v>
+      </c>
+      <c r="B256" s="4" t="s">
         <v>892</v>
       </c>
-      <c r="B256" s="4" t="s">
+      <c r="C256" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="C256" s="5" t="s">
+      <c r="D256" s="6" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="B257" s="4" t="s">
         <v>896</v>
       </c>
-      <c r="B257" s="4" t="s">
+      <c r="C257" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="C257" s="5" t="s">
+      <c r="D257" s="6" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4" t="s">
+        <v>899</v>
+      </c>
+      <c r="B258" s="4" t="s">
         <v>900</v>
       </c>
-      <c r="B258" s="4" t="s">
+      <c r="C258" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="C258" s="5" t="s">
+      <c r="D258" s="6" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="B259" s="4" t="s">
         <v>904</v>
       </c>
-      <c r="B259" s="4" t="s">
+      <c r="C259" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="C259" s="5" t="s">
+      <c r="D259" s="6" t="s">
         <v>906</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="B260" s="4" t="s">
         <v>908</v>
       </c>
-      <c r="B260" s="4" t="s">
+      <c r="C260" s="5" t="s">
         <v>909</v>
       </c>
-      <c r="C260" s="5" t="s">
+      <c r="D260" s="6" t="s">
         <v>910</v>
       </c>
-      <c r="D260" s="6" t="s">
-        <v>891</v>
+      <c r="E260" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F260" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4" t="s">
         <v>911</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>913</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>914</v>
+        <v>894</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="B262" s="4" t="s">
         <v>915</v>
       </c>
-      <c r="B262" s="4" t="s">
+      <c r="C262" s="5" t="s">
         <v>916</v>
       </c>
-      <c r="C262" s="5" t="s">
+      <c r="D262" s="6" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4" t="s">
+        <v>918</v>
+      </c>
+      <c r="B263" s="4" t="s">
         <v>919</v>
       </c>
-      <c r="B263" s="4" t="s">
+      <c r="C263" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="C263" s="5" t="s">
+      <c r="D263" s="6" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="B264" s="4" t="s">
         <v>923</v>
       </c>
-      <c r="B264" s="4" t="s">
+      <c r="C264" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="C264" s="5" t="s">
+      <c r="D264" s="6" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="B265" s="4" t="s">
         <v>927</v>
       </c>
-      <c r="B265" s="4" t="s">
+      <c r="C265" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="C265" s="5" t="s">
+      <c r="D265" s="6" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="B266" s="4" t="s">
         <v>931</v>
       </c>
-      <c r="B266" s="4" t="s">
+      <c r="C266" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="C266" s="5" t="s">
+      <c r="D266" s="6" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="B267" s="4" t="s">
         <v>935</v>
       </c>
-      <c r="B267" s="4" t="s">
+      <c r="C267" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="C267" s="5" t="s">
+      <c r="D267" s="6" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="B268" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="B268" s="4" t="s">
+      <c r="C268" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="C268" s="5" t="s">
+      <c r="D268" s="6" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="B269" s="4" t="s">
         <v>943</v>
       </c>
-      <c r="B269" s="4" t="s">
+      <c r="C269" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="C269" s="5" t="s">
+      <c r="D269" s="6" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="B270" s="4" t="s">
         <v>947</v>
       </c>
-      <c r="B270" s="4" t="s">
+      <c r="C270" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="C270" s="5" t="s">
+      <c r="D270" s="6" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="B271" s="4" t="s">
         <v>951</v>
       </c>
-      <c r="B271" s="4" t="s">
+      <c r="C271" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="C271" s="5" t="s">
+      <c r="D271" s="6" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="B272" s="4" t="s">
         <v>955</v>
       </c>
-      <c r="B272" s="4" t="s">
+      <c r="C272" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="C272" s="5" t="s">
+      <c r="D272" s="6" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="B273" s="4" t="s">
         <v>959</v>
       </c>
-      <c r="B273" s="4" t="s">
+      <c r="C273" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="C273" s="5" t="s">
+      <c r="D273" s="6" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="B274" s="4" t="s">
         <v>963</v>
       </c>
-      <c r="B274" s="4" t="s">
+      <c r="C274" s="5" t="s">
         <v>964</v>
       </c>
-      <c r="C274" s="5" t="s">
+      <c r="D274" s="6" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="B275" s="4" t="s">
         <v>967</v>
       </c>
-      <c r="B275" s="4" t="s">
+      <c r="C275" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="C275" s="5" t="s">
+      <c r="D275" s="6" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="B276" s="4" t="s">
         <v>971</v>
       </c>
-      <c r="B276" s="4" t="s">
+      <c r="C276" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="C276" s="5" t="s">
+      <c r="D276" s="6" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="B277" s="4" t="s">
         <v>975</v>
       </c>
-      <c r="B277" s="4" t="s">
+      <c r="C277" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="C277" s="5" t="s">
+      <c r="D277" s="6" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="B278" s="4" t="s">
         <v>979</v>
       </c>
-      <c r="B278" s="4" t="s">
+      <c r="C278" s="5" t="s">
         <v>980</v>
       </c>
-      <c r="C278" s="5" t="s">
+      <c r="D278" s="6" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="B279" s="4" t="s">
         <v>983</v>
       </c>
-      <c r="B279" s="4" t="s">
+      <c r="C279" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="C279" s="5" t="s">
+      <c r="D279" s="6" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="B280" s="4" t="s">
         <v>987</v>
       </c>
-      <c r="B280" s="4" t="s">
+      <c r="C280" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="C280" s="5" t="s">
+      <c r="D280" s="6" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="B281" s="4" t="s">
         <v>991</v>
       </c>
-      <c r="B281" s="4" t="s">
+      <c r="C281" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="C281" s="5" t="s">
+      <c r="D281" s="6" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="B282" s="4" t="s">
         <v>995</v>
       </c>
-      <c r="B282" s="4" t="s">
+      <c r="C282" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="C282" s="5" t="s">
+      <c r="D282" s="6" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="B283" s="4" t="s">
         <v>999</v>
       </c>
-      <c r="B283" s="4" t="s">
+      <c r="C283" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="C283" s="5" t="s">
+      <c r="D283" s="6" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B284" s="4" t="s">
         <v>1003</v>
       </c>
-      <c r="B284" s="4" t="s">
+      <c r="C284" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="C284" s="5" t="s">
+      <c r="D284" s="6" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B285" s="4" t="s">
         <v>1007</v>
       </c>
-      <c r="B285" s="4" t="s">
+      <c r="C285" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="C285" s="5" t="s">
+      <c r="D285" s="6" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B286" s="4" t="s">
         <v>1011</v>
       </c>
-      <c r="B286" s="4" t="s">
+      <c r="C286" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="C286" s="5" t="s">
+      <c r="D286" s="6" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B287" s="4" t="s">
         <v>1015</v>
       </c>
-      <c r="B287" s="4" t="s">
+      <c r="C287" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="C287" s="5" t="s">
+      <c r="D287" s="6" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B288" s="4" t="s">
         <v>1019</v>
       </c>
-      <c r="B288" s="4" t="s">
+      <c r="C288" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="C288" s="5" t="s">
+      <c r="D288" s="6" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B289" s="4" t="s">
         <v>1023</v>
       </c>
-      <c r="B289" s="4" t="s">
+      <c r="C289" s="5" t="s">
         <v>1024</v>
       </c>
-      <c r="C289" s="5" t="s">
+      <c r="D289" s="6" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B290" s="4" t="s">
         <v>1027</v>
       </c>
-      <c r="B290" s="4" t="s">
+      <c r="C290" s="5" t="s">
         <v>1028</v>
       </c>
-      <c r="C290" s="5" t="s">
+      <c r="D290" s="6" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B291" s="4" t="s">
         <v>1031</v>
       </c>
-      <c r="B291" s="4" t="s">
+      <c r="C291" s="5" t="s">
         <v>1032</v>
       </c>
-      <c r="C291" s="5" t="s">
+      <c r="D291" s="6" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B292" s="4" t="s">
         <v>1035</v>
       </c>
-      <c r="B292" s="4" t="s">
+      <c r="C292" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="C292" s="5" t="s">
+      <c r="D292" s="6" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B293" s="4" t="s">
         <v>1039</v>
       </c>
-      <c r="B293" s="4" t="s">
+      <c r="C293" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="C293" s="5" t="s">
+      <c r="D293" s="6" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B294" s="4" t="s">
         <v>1043</v>
       </c>
-      <c r="B294" s="4" t="s">
+      <c r="C294" s="5" t="s">
         <v>1044</v>
       </c>
-      <c r="C294" s="5" t="s">
+      <c r="D294" s="6" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B295" s="4" t="s">
         <v>1047</v>
       </c>
-      <c r="B295" s="4" t="s">
+      <c r="C295" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="C295" s="5" t="s">
+      <c r="D295" s="6" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B296" s="4" t="s">
         <v>1051</v>
       </c>
-      <c r="B296" s="4" t="s">
+      <c r="C296" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="C296" s="5" t="s">
+      <c r="D296" s="6" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B297" s="4" t="s">
         <v>1055</v>
       </c>
-      <c r="B297" s="4" t="s">
+      <c r="C297" s="5" t="s">
         <v>1056</v>
       </c>
-      <c r="C297" s="5" t="s">
+      <c r="D297" s="6" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B298" s="4" t="s">
         <v>1059</v>
       </c>
-      <c r="B298" s="4" t="s">
+      <c r="C298" s="5" t="s">
         <v>1060</v>
       </c>
-      <c r="C298" s="5" t="s">
+      <c r="D298" s="6" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B299" s="4" t="s">
         <v>1063</v>
       </c>
-      <c r="B299" s="4" t="s">
+      <c r="C299" s="5" t="s">
         <v>1064</v>
       </c>
-      <c r="C299" s="5" t="s">
+      <c r="D299" s="6" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B300" s="4" t="s">
         <v>1067</v>
       </c>
-      <c r="B300" s="4" t="s">
+      <c r="C300" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="C300" s="5" t="s">
+      <c r="D300" s="6" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B301" s="4" t="s">
         <v>1071</v>
       </c>
-      <c r="B301" s="4" t="s">
+      <c r="C301" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="C301" s="5" t="s">
+      <c r="D301" s="6" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="4" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B302" s="4" t="s">
         <v>1075</v>
       </c>
-      <c r="B302" s="4" t="s">
+      <c r="C302" s="5" t="s">
         <v>1076</v>
       </c>
-      <c r="C302" s="5" t="s">
+      <c r="D302" s="6" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B303" s="4" t="s">
         <v>1079</v>
       </c>
-      <c r="B303" s="4" t="s">
+      <c r="C303" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="C303" s="5" t="s">
+      <c r="D303" s="6" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B304" s="4" t="s">
         <v>1083</v>
       </c>
-      <c r="B304" s="4" t="s">
+      <c r="C304" s="5" t="s">
         <v>1084</v>
       </c>
-      <c r="C304" s="5" t="s">
+      <c r="D304" s="6" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B305" s="4" t="s">
         <v>1087</v>
       </c>
-      <c r="B305" s="4" t="s">
+      <c r="C305" s="5" t="s">
         <v>1088</v>
       </c>
-      <c r="C305" s="5" t="s">
+      <c r="D305" s="6" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>1091</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>1092</v>
       </c>
       <c r="D306" s="6" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B307" s="4" t="s">
         <v>1094</v>
       </c>
-      <c r="B307" s="4" t="s">
+      <c r="C307" s="5" t="s">
         <v>1095</v>
       </c>
-      <c r="C307" s="5" t="s">
+      <c r="D307" s="6" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B308" s="4" t="s">
         <v>1098</v>
       </c>
-      <c r="B308" s="4" t="s">
+      <c r="C308" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="C308" s="5" t="s">
+      <c r="D308" s="6" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B309" s="4" t="s">
         <v>1102</v>
       </c>
-      <c r="B309" s="4" t="s">
+      <c r="C309" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="C309" s="5" t="s">
+      <c r="D309" s="6" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B310" s="4" t="s">
         <v>1106</v>
       </c>
-      <c r="B310" s="4" t="s">
+      <c r="C310" s="5" t="s">
         <v>1107</v>
       </c>
-      <c r="C310" s="5" t="s">
+      <c r="D310" s="6" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B311" s="4" t="s">
         <v>1110</v>
       </c>
-      <c r="B311" s="4" t="s">
+      <c r="C311" s="5" t="s">
         <v>1111</v>
       </c>
-      <c r="C311" s="5" t="s">
+      <c r="D311" s="6" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B312" s="4" t="s">
         <v>1114</v>
       </c>
-      <c r="B312" s="4" t="s">
+      <c r="C312" s="5" t="s">
         <v>1115</v>
       </c>
-      <c r="C312" s="5" t="s">
+      <c r="D312" s="6" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B313" s="4" t="s">
         <v>1118</v>
       </c>
-      <c r="B313" s="4" t="s">
+      <c r="C313" s="5" t="s">
         <v>1119</v>
       </c>
-      <c r="C313" s="5" t="s">
+      <c r="D313" s="6" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B314" s="4" t="s">
         <v>1122</v>
       </c>
-      <c r="B314" s="4" t="s">
+      <c r="C314" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="C314" s="5" t="s">
+      <c r="D314" s="6" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B315" s="4" t="s">
         <v>1126</v>
       </c>
-      <c r="B315" s="4" t="s">
+      <c r="C315" s="5" t="s">
         <v>1127</v>
       </c>
-      <c r="C315" s="5" t="s">
+      <c r="D315" s="6" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B316" s="4" t="s">
         <v>1130</v>
       </c>
-      <c r="B316" s="4" t="s">
+      <c r="C316" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="C316" s="5" t="s">
+      <c r="D316" s="6" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B317" s="4" t="s">
         <v>1134</v>
       </c>
-      <c r="B317" s="4" t="s">
+      <c r="C317" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="C317" s="5" t="s">
+      <c r="D317" s="6" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B318" s="4" t="s">
         <v>1138</v>
       </c>
-      <c r="B318" s="4" t="s">
+      <c r="C318" s="5" t="s">
         <v>1139</v>
       </c>
-      <c r="C318" s="5" t="s">
+      <c r="D318" s="6" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B319" s="4" t="s">
         <v>1142</v>
       </c>
-      <c r="B319" s="4" t="s">
+      <c r="C319" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="C319" s="5" t="s">
+      <c r="D319" s="6" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B320" s="4" t="s">
         <v>1146</v>
       </c>
-      <c r="B320" s="4" t="s">
+      <c r="C320" s="5" t="s">
         <v>1147</v>
       </c>
-      <c r="C320" s="5" t="s">
+      <c r="D320" s="6" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B321" s="4" t="s">
         <v>1150</v>
       </c>
-      <c r="B321" s="4" t="s">
+      <c r="C321" s="5" t="s">
         <v>1151</v>
       </c>
-      <c r="C321" s="5" t="s">
+      <c r="D321" s="6" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B322" s="4" t="s">
         <v>1154</v>
       </c>
-      <c r="B322" s="4" t="s">
+      <c r="C322" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="C322" s="5" t="s">
+      <c r="D322" s="6" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B323" s="4" t="s">
         <v>1158</v>
       </c>
-      <c r="B323" s="4" t="s">
+      <c r="C323" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="C323" s="5" t="s">
+      <c r="D323" s="6" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B324" s="4" t="s">
         <v>1162</v>
       </c>
-      <c r="B324" s="4" t="s">
+      <c r="C324" s="5" t="s">
         <v>1163</v>
       </c>
-      <c r="C324" s="5" t="s">
+      <c r="D324" s="6" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B325" s="4" t="s">
         <v>1166</v>
       </c>
-      <c r="B325" s="4" t="s">
+      <c r="C325" s="5" t="s">
         <v>1167</v>
       </c>
-      <c r="C325" s="5" t="s">
+      <c r="D325" s="6" t="s">
         <v>1168</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B326" s="4" t="s">
         <v>1170</v>
       </c>
-      <c r="B326" s="4" t="s">
+      <c r="C326" s="5" t="s">
         <v>1171</v>
       </c>
-      <c r="C326" s="5" t="s">
+      <c r="D326" s="6" t="s">
         <v>1172</v>
       </c>
-      <c r="D326" s="6" t="s">
-        <v>1173</v>
+      <c r="E326" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F326" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B327" s="4" t="s">
         <v>1174</v>
       </c>
-      <c r="B327" s="4" t="s">
+      <c r="C327" s="5" t="s">
         <v>1175</v>
       </c>
-      <c r="C327" s="5" t="s">
+      <c r="D327" s="6" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B328" s="4" t="s">
         <v>1178</v>
       </c>
-      <c r="B328" s="4" t="s">
+      <c r="C328" s="5" t="s">
         <v>1179</v>
       </c>
-      <c r="C328" s="5" t="s">
+      <c r="D328" s="6" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B329" s="4" t="s">
         <v>1182</v>
       </c>
-      <c r="B329" s="4" t="s">
+      <c r="C329" s="5" t="s">
         <v>1183</v>
       </c>
-      <c r="C329" s="5" t="s">
+      <c r="D329" s="6" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B330" s="4" t="s">
         <v>1186</v>
       </c>
-      <c r="B330" s="4" t="s">
+      <c r="C330" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="C330" s="5" t="s">
+      <c r="D330" s="6" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B331" s="4" t="s">
         <v>1190</v>
       </c>
-      <c r="B331" s="4" t="s">
+      <c r="C331" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="C331" s="5" t="s">
+      <c r="D331" s="6" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B332" s="4" t="s">
         <v>1194</v>
       </c>
-      <c r="B332" s="4" t="s">
+      <c r="C332" s="5" t="s">
         <v>1195</v>
       </c>
-      <c r="C332" s="5" t="s">
+      <c r="D332" s="6" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B333" s="4" t="s">
         <v>1198</v>
       </c>
-      <c r="B333" s="4" t="s">
+      <c r="C333" s="5" t="s">
         <v>1199</v>
       </c>
-      <c r="C333" s="5" t="s">
+      <c r="D333" s="6" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B334" s="4" t="s">
         <v>1202</v>
       </c>
-      <c r="B334" s="4" t="s">
+      <c r="C334" s="5" t="s">
         <v>1203</v>
       </c>
-      <c r="C334" s="5" t="s">
+      <c r="D334" s="6" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B335" s="4" t="s">
         <v>1206</v>
       </c>
-      <c r="B335" s="4" t="s">
+      <c r="C335" s="5" t="s">
         <v>1207</v>
       </c>
-      <c r="C335" s="5" t="s">
+      <c r="D335" s="6" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B336" s="4" t="s">
         <v>1210</v>
       </c>
-      <c r="B336" s="4" t="s">
+      <c r="C336" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="C336" s="5" t="s">
+      <c r="D336" s="6" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B337" s="4" t="s">
         <v>1214</v>
       </c>
-      <c r="B337" s="4" t="s">
+      <c r="C337" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="C337" s="5" t="s">
+      <c r="D337" s="6" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B338" s="4" t="s">
         <v>1218</v>
       </c>
-      <c r="B338" s="4" t="s">
+      <c r="C338" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="C338" s="5" t="s">
+      <c r="D338" s="6" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B339" s="4" t="s">
         <v>1222</v>
       </c>
-      <c r="B339" s="4" t="s">
+      <c r="C339" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="C339" s="5" t="s">
+      <c r="D339" s="6" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B340" s="4" t="s">
         <v>1226</v>
       </c>
-      <c r="B340" s="4" t="s">
+      <c r="C340" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="C340" s="5" t="s">
+      <c r="D340" s="6" t="s">
         <v>1228</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B341" s="4" t="s">
         <v>1230</v>
       </c>
-      <c r="B341" s="4" t="s">
+      <c r="C341" s="5" t="s">
         <v>1231</v>
       </c>
-      <c r="C341" s="5" t="s">
+      <c r="D341" s="6" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
       <c r="E341" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F341" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4" t="s">
         <v>1233</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>1235</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>1236</v>
+        <v>1232</v>
+      </c>
+      <c r="E342" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F342" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B343" s="4" t="s">
         <v>1237</v>
       </c>
-      <c r="B343" s="4" t="s">
+      <c r="C343" s="5" t="s">
         <v>1238</v>
       </c>
-      <c r="C343" s="5" t="s">
+      <c r="D343" s="6" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B344" s="4" t="s">
         <v>1241</v>
       </c>
-      <c r="B344" s="4" t="s">
+      <c r="C344" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="C344" s="5" t="s">
+      <c r="D344" s="6" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B345" s="4" t="s">
         <v>1245</v>
       </c>
-      <c r="B345" s="4" t="s">
+      <c r="C345" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="C345" s="5" t="s">
+      <c r="D345" s="6" t="s">
         <v>1247</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B346" s="4" t="s">
         <v>1249</v>
       </c>
-      <c r="B346" s="4" t="s">
+      <c r="C346" s="5" t="s">
         <v>1250</v>
       </c>
-      <c r="C346" s="5" t="s">
+      <c r="D346" s="6" t="s">
         <v>1251</v>
       </c>
-      <c r="D346" s="6" t="s">
-        <v>1252</v>
+      <c r="E346" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F346" s="5">
+        <v>25</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B347" s="4" t="s">
         <v>1253</v>
       </c>
-      <c r="B347" s="4" t="s">
+      <c r="C347" s="5" t="s">
         <v>1254</v>
       </c>
-      <c r="C347" s="5" t="s">
+      <c r="D347" s="6" t="s">
         <v>1255</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B348" s="4" t="s">
         <v>1257</v>
       </c>
-      <c r="B348" s="4" t="s">
+      <c r="C348" s="5" t="s">
         <v>1258</v>
       </c>
-      <c r="C348" s="5" t="s">
+      <c r="D348" s="6" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
       <c r="E348" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F348" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>1262</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>1263</v>
+        <v>1259</v>
+      </c>
+      <c r="E349" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F349" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B350" s="4" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>1265</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="E350" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="F350" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>1269</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>1270</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B352" s="4" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>1272</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="E352" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F352" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>1275</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>1276</v>
+        <v>1273</v>
+      </c>
+      <c r="E353" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F353" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B354" s="4" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="B355" s="4" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C355" s="5" t="s">
         <v>1281</v>
       </c>
-      <c r="C355" s="5" t="s">
+      <c r="D355" s="6" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B356" s="4" t="s">
         <v>1284</v>
       </c>
-      <c r="B356" s="4" t="s">
+      <c r="C356" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="C356" s="5" t="s">
+      <c r="D356" s="6" t="s">
         <v>1286</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B357" s="4" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>1289</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="E357" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F357" s="5">
-        <v>48</v>
+        <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="E358" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F358" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B359" s="4" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="E359" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F359" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B360" s="4" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>1298</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="E360" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F360" s="5">
-        <v>6</v>
+        <v>48</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B361" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="B361" s="4" t="s">
+      <c r="C361" s="5" t="s">
         <v>1301</v>
       </c>
-      <c r="C361" s="5" t="s">
+      <c r="D361" s="6" t="s">
         <v>1302</v>
       </c>
-      <c r="D361" s="6" t="s">
-        <v>1303</v>
+      <c r="E361" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F361" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B362" s="4" t="s">
         <v>1304</v>
       </c>
-      <c r="B362" s="4" t="s">
+      <c r="C362" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="C362" s="5" t="s">
+      <c r="D362" s="6" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B363" s="4" t="s">
         <v>1308</v>
       </c>
-      <c r="B363" s="4" t="s">
+      <c r="C363" s="5" t="s">
         <v>1309</v>
       </c>
-      <c r="C363" s="5" t="s">
+      <c r="D363" s="6" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B364" s="4" t="s">
         <v>1312</v>
       </c>
-      <c r="B364" s="4" t="s">
+      <c r="C364" s="5" t="s">
         <v>1313</v>
       </c>
-      <c r="C364" s="5" t="s">
+      <c r="D364" s="6" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B365" s="4" t="s">
         <v>1316</v>
       </c>
-      <c r="B365" s="4" t="s">
+      <c r="C365" s="5" t="s">
         <v>1317</v>
       </c>
-      <c r="C365" s="5" t="s">
+      <c r="D365" s="6" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B366" s="4" t="s">
         <v>1320</v>
       </c>
-      <c r="B366" s="4" t="s">
+      <c r="C366" s="5" t="s">
         <v>1321</v>
       </c>
-      <c r="C366" s="5" t="s">
+      <c r="D366" s="6" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B367" s="4" t="s">
         <v>1324</v>
       </c>
-      <c r="B367" s="4" t="s">
+      <c r="C367" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="C367" s="5" t="s">
+      <c r="D367" s="6" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B368" s="4" t="s">
         <v>1328</v>
       </c>
-      <c r="B368" s="4" t="s">
+      <c r="C368" s="5" t="s">
         <v>1329</v>
       </c>
-      <c r="C368" s="5" t="s">
+      <c r="D368" s="6" t="s">
         <v>1330</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B369" s="4" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="D369" s="6" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="E369" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F369" s="5">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B370" s="4" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>1337</v>
+        <v>1334</v>
+      </c>
+      <c r="E370" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F370" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B371" s="4" t="s">
         <v>1338</v>
       </c>
-      <c r="B371" s="4" t="s">
+      <c r="C371" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="C371" s="5" t="s">
+      <c r="D371" s="6" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B372" s="4" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>1343</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="E372" s="5" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="F372" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B373" s="4" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>1348</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B374" s="4" t="s">
         <v>1349</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>1350</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="E374" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F374" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>1352</v>
+        <v>1349</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="E375" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F375" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B376" s="4" t="s">
         <v>1355</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="E376" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F376" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B377" s="4" t="s">
-        <v>1358</v>
+        <v>1355</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>1360</v>
+        <v>1357</v>
+      </c>
+      <c r="E377" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F377" s="5">
+        <v>30</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B378" s="4" t="s">
         <v>1361</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>1362</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="B379" s="4" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C379" s="5" t="s">
         <v>1365</v>
       </c>
-      <c r="C379" s="5" t="s">
+      <c r="D379" s="6" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B380" s="4" t="s">
         <v>1368</v>
       </c>
-      <c r="B380" s="4" t="s">
+      <c r="C380" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="C380" s="5" t="s">
+      <c r="D380" s="6" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B381" s="4" t="s">
         <v>1372</v>
       </c>
-      <c r="B381" s="4" t="s">
+      <c r="C381" s="5" t="s">
         <v>1373</v>
       </c>
-      <c r="C381" s="5" t="s">
+      <c r="D381" s="6" t="s">
         <v>1374</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B382" s="4" t="s">
         <v>1376</v>
       </c>
-      <c r="B382" s="4" t="s">
+      <c r="C382" s="5" t="s">
         <v>1377</v>
       </c>
-      <c r="C382" s="5" t="s">
+      <c r="D382" s="6" t="s">
         <v>1378</v>
       </c>
-      <c r="D382" s="6" t="s">
-        <v>1379</v>
+      <c r="E382" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F382" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B383" s="4" t="s">
         <v>1380</v>
       </c>
-      <c r="B383" s="4" t="s">
+      <c r="C383" s="5" t="s">
         <v>1381</v>
       </c>
-      <c r="C383" s="5" t="s">
+      <c r="D383" s="6" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B384" s="4" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>1385</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>1383</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B385" s="4" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>1388</v>
       </c>
       <c r="D385" s="6" t="s">
-        <v>1389</v>
+        <v>1386</v>
+      </c>
+      <c r="E385" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F385" s="5">
+        <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B386" s="4" t="s">
         <v>1390</v>
       </c>
-      <c r="B386" s="4" t="s">
+      <c r="C386" s="5" t="s">
         <v>1391</v>
       </c>
-      <c r="C386" s="5" t="s">
+      <c r="D386" s="6" t="s">
         <v>1392</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>1395</v>
       </c>
       <c r="D387" s="6" t="s">
-        <v>1396</v>
+        <v>1378</v>
       </c>
       <c r="E387" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F387" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B388" s="4" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>1398</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="E388" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F388" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B389" s="4" t="s">
-        <v>1400</v>
+        <v>1397</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="D389" s="6" t="s">
-        <v>1402</v>
+        <v>1399</v>
+      </c>
+      <c r="E389" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F389" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B390" s="4" t="s">
         <v>1403</v>
       </c>
-      <c r="B390" s="4" t="s">
+      <c r="C390" s="5" t="s">
         <v>1404</v>
       </c>
-      <c r="C390" s="5" t="s">
+      <c r="D390" s="6" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B391" s="4" t="s">
         <v>1407</v>
       </c>
-      <c r="B391" s="4" t="s">
+      <c r="C391" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="C391" s="5" t="s">
+      <c r="D391" s="6" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>1413</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B393" s="4" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C393" s="5" t="s">
         <v>1415</v>
       </c>
-      <c r="B393" s="4" t="s">
+      <c r="D393" s="6" t="s">
         <v>1416</v>
       </c>
-      <c r="C393" s="5" t="s">
+      <c r="E393" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="D393" s="6" t="s">
-        <v>934</v>
+      <c r="F393" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>1421</v>
+        <v>937</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B395" s="4" t="s">
         <v>1422</v>
       </c>
-      <c r="B395" s="4" t="s">
+      <c r="C395" s="5" t="s">
         <v>1423</v>
       </c>
-      <c r="C395" s="5" t="s">
+      <c r="D395" s="6" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B396" s="4" t="s">
         <v>1426</v>
       </c>
-      <c r="B396" s="4" t="s">
+      <c r="C396" s="5" t="s">
         <v>1427</v>
       </c>
-      <c r="C396" s="5" t="s">
+      <c r="D396" s="6" t="s">
         <v>1428</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B397" s="4" t="s">
         <v>1430</v>
       </c>
-      <c r="B397" s="4" t="s">
+      <c r="C397" s="5" t="s">
         <v>1431</v>
       </c>
-      <c r="C397" s="5" t="s">
+      <c r="D397" s="6" t="s">
         <v>1432</v>
       </c>
-      <c r="D397" s="6" t="s">
-        <v>1433</v>
+      <c r="E397" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F397" s="5">
+        <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B398" s="4" t="s">
         <v>1434</v>
       </c>
-      <c r="B398" s="4" t="s">
+      <c r="C398" s="5" t="s">
         <v>1435</v>
       </c>
-      <c r="C398" s="5" t="s">
+      <c r="D398" s="6" t="s">
         <v>1436</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B399" s="4" t="s">
         <v>1438</v>
       </c>
-      <c r="B399" s="4" t="s">
+      <c r="C399" s="5" t="s">
         <v>1439</v>
       </c>
-      <c r="C399" s="5" t="s">
+      <c r="D399" s="6" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B400" s="4" t="s">
         <v>1442</v>
       </c>
-      <c r="B400" s="4" t="s">
+      <c r="C400" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="C400" s="5" t="s">
+      <c r="D400" s="6" t="s">
         <v>1444</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B401" s="4" t="s">
         <v>1446</v>
       </c>
-      <c r="B401" s="4" t="s">
+      <c r="C401" s="5" t="s">
         <v>1447</v>
       </c>
-      <c r="C401" s="5" t="s">
+      <c r="D401" s="6" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B402" s="4" t="s">
         <v>1450</v>
       </c>
-      <c r="B402" s="4" t="s">
+      <c r="C402" s="5" t="s">
         <v>1451</v>
       </c>
-      <c r="C402" s="5" t="s">
+      <c r="D402" s="6" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B403" s="4" t="s">
         <v>1454</v>
       </c>
-      <c r="B403" s="4" t="s">
+      <c r="C403" s="5" t="s">
         <v>1455</v>
       </c>
-      <c r="C403" s="5" t="s">
+      <c r="D403" s="6" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B404" s="4" t="s">
         <v>1458</v>
       </c>
-      <c r="B404" s="4" t="s">
+      <c r="C404" s="5" t="s">
         <v>1459</v>
       </c>
-      <c r="C404" s="5" t="s">
+      <c r="D404" s="6" t="s">
         <v>1460</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B405" s="4" t="s">
         <v>1462</v>
       </c>
-      <c r="B405" s="4" t="s">
+      <c r="C405" s="5" t="s">
         <v>1463</v>
       </c>
-      <c r="C405" s="5" t="s">
+      <c r="D405" s="6" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B406" s="4" t="s">
         <v>1466</v>
       </c>
-      <c r="B406" s="4" t="s">
+      <c r="C406" s="5" t="s">
         <v>1467</v>
       </c>
-      <c r="C406" s="5" t="s">
+      <c r="D406" s="6" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B407" s="4" t="s">
         <v>1470</v>
       </c>
-      <c r="B407" s="4" t="s">
+      <c r="C407" s="5" t="s">
         <v>1471</v>
       </c>
-      <c r="C407" s="5" t="s">
+      <c r="D407" s="6" t="s">
         <v>1472</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B408" s="4" t="s">
         <v>1474</v>
       </c>
-      <c r="B408" s="4" t="s">
+      <c r="C408" s="5" t="s">
         <v>1475</v>
       </c>
-      <c r="C408" s="5" t="s">
+      <c r="D408" s="6" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B409" s="4" t="s">
         <v>1478</v>
       </c>
-      <c r="B409" s="4" t="s">
+      <c r="C409" s="5" t="s">
         <v>1479</v>
       </c>
-      <c r="C409" s="5" t="s">
+      <c r="D409" s="6" t="s">
         <v>1480</v>
-      </c>
-[...1 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B410" s="4" t="s">
         <v>1482</v>
       </c>
-      <c r="B410" s="4" t="s">
+      <c r="C410" s="5" t="s">
         <v>1483</v>
       </c>
-      <c r="C410" s="5" t="s">
+      <c r="D410" s="6" t="s">
         <v>1484</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B411" s="4" t="s">
         <v>1486</v>
       </c>
-      <c r="B411" s="4" t="s">
+      <c r="C411" s="5" t="s">
         <v>1487</v>
       </c>
-      <c r="C411" s="5" t="s">
+      <c r="D411" s="6" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B412" s="4" t="s">
         <v>1490</v>
       </c>
-      <c r="B412" s="4" t="s">
+      <c r="C412" s="5" t="s">
         <v>1491</v>
       </c>
-      <c r="C412" s="5" t="s">
+      <c r="D412" s="6" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B413" s="4" t="s">
         <v>1494</v>
       </c>
-      <c r="B413" s="4" t="s">
+      <c r="C413" s="5" t="s">
         <v>1495</v>
       </c>
-      <c r="C413" s="5" t="s">
+      <c r="D413" s="6" t="s">
         <v>1496</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B414" s="4" t="s">
         <v>1498</v>
       </c>
-      <c r="B414" s="4" t="s">
+      <c r="C414" s="5" t="s">
         <v>1499</v>
       </c>
-      <c r="C414" s="5" t="s">
+      <c r="D414" s="6" t="s">
         <v>1500</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B415" s="4" t="s">
         <v>1502</v>
       </c>
-      <c r="B415" s="4" t="s">
+      <c r="C415" s="5" t="s">
         <v>1503</v>
       </c>
-      <c r="C415" s="5" t="s">
+      <c r="D415" s="6" t="s">
         <v>1504</v>
       </c>
-      <c r="D415" s="6" t="s">
-        <v>1505</v>
+      <c r="E415" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F415" s="5">
+        <v>75</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B416" s="4" t="s">
         <v>1506</v>
       </c>
-      <c r="B416" s="4" t="s">
+      <c r="C416" s="5" t="s">
         <v>1507</v>
       </c>
-      <c r="C416" s="5" t="s">
+      <c r="D416" s="6" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="4" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B417" s="4" t="s">
         <v>1510</v>
       </c>
-      <c r="B417" s="4" t="s">
+      <c r="C417" s="5" t="s">
         <v>1511</v>
       </c>
-      <c r="C417" s="5" t="s">
+      <c r="D417" s="6" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="4" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B418" s="4" t="s">
         <v>1514</v>
       </c>
-      <c r="B418" s="4" t="s">
+      <c r="C418" s="5" t="s">
         <v>1515</v>
       </c>
-      <c r="C418" s="5" t="s">
+      <c r="D418" s="6" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="4" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B419" s="4" t="s">
         <v>1518</v>
       </c>
-      <c r="B419" s="4" t="s">
+      <c r="C419" s="5" t="s">
         <v>1519</v>
       </c>
-      <c r="C419" s="5" t="s">
+      <c r="D419" s="6" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="4" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B420" s="4" t="s">
         <v>1522</v>
       </c>
-      <c r="B420" s="4" t="s">
+      <c r="C420" s="5" t="s">
         <v>1523</v>
       </c>
-      <c r="C420" s="5" t="s">
+      <c r="D420" s="6" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="4" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B421" s="4" t="s">
         <v>1526</v>
       </c>
-      <c r="B421" s="4" t="s">
+      <c r="C421" s="5" t="s">
         <v>1527</v>
       </c>
-      <c r="C421" s="5" t="s">
+      <c r="D421" s="6" t="s">
         <v>1528</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>1530</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>1532</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="4" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B423" s="4" t="s">
         <v>1533</v>
       </c>
-      <c r="B423" s="4" t="s">
+      <c r="C423" s="5" t="s">
         <v>1534</v>
       </c>
-      <c r="C423" s="5" t="s">
+      <c r="D423" s="6" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="4" t="s">
         <v>1536</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>1537</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>1538</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>1539</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="4" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B425" s="4" t="s">
         <v>1540</v>
       </c>
-      <c r="B425" s="4" t="s">
+      <c r="C425" s="5" t="s">
         <v>1541</v>
       </c>
-      <c r="C425" s="5" t="s">
+      <c r="D425" s="6" t="s">
         <v>1542</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="4" t="s">
         <v>1543</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>1545</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>1546</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="4" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B427" s="4" t="s">
         <v>1547</v>
       </c>
-      <c r="B427" s="4" t="s">
+      <c r="C427" s="5" t="s">
         <v>1548</v>
       </c>
-      <c r="C427" s="5" t="s">
+      <c r="D427" s="6" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="4" t="s">
         <v>1550</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>1551</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>1553</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="4" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B429" s="4" t="s">
         <v>1554</v>
       </c>
-      <c r="B429" s="4" t="s">
+      <c r="C429" s="5" t="s">
         <v>1555</v>
       </c>
-      <c r="C429" s="5" t="s">
+      <c r="D429" s="6" t="s">
         <v>1556</v>
-      </c>
-[...1 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="4" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B430" s="4" t="s">
         <v>1558</v>
       </c>
-      <c r="B430" s="4" t="s">
+      <c r="C430" s="5" t="s">
         <v>1559</v>
       </c>
-      <c r="C430" s="5" t="s">
+      <c r="D430" s="6" t="s">
         <v>1560</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="4" t="s">
         <v>1561</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>1562</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>1563</v>
       </c>
       <c r="D431" s="6" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="4" t="s">
         <v>1564</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>1565</v>
       </c>
       <c r="C432" s="5" t="s">
         <v>1566</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="4" t="s">
         <v>1567</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>1568</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>1569</v>
       </c>
       <c r="D433" s="6" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="4" t="s">
         <v>1570</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>1571</v>
       </c>
       <c r="C434" s="5" t="s">
         <v>1572</v>
       </c>
       <c r="D434" s="6" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="4" t="s">
         <v>1573</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>1575</v>
       </c>
       <c r="D435" s="6" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="4" t="s">
         <v>1576</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>1577</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>1578</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="4" t="s">
         <v>1579</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>1580</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>1581</v>
       </c>
       <c r="D437" s="6" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="4" t="s">
         <v>1582</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>1584</v>
       </c>
       <c r="D438" s="6" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="4" t="s">
         <v>1585</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>1586</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>1587</v>
       </c>
       <c r="D439" s="6" t="s">
-        <v>1588</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="4" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B440" s="4" t="s">
         <v>1589</v>
       </c>
-      <c r="B440" s="4" t="s">
+      <c r="C440" s="5" t="s">
         <v>1590</v>
       </c>
-      <c r="C440" s="5" t="s">
+      <c r="D440" s="6" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="4" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B441" s="4" t="s">
         <v>1593</v>
       </c>
-      <c r="B441" s="4" t="s">
+      <c r="C441" s="5" t="s">
         <v>1594</v>
       </c>
-      <c r="C441" s="5" t="s">
+      <c r="D441" s="6" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="4" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B442" s="4" t="s">
         <v>1597</v>
       </c>
-      <c r="B442" s="4" t="s">
+      <c r="C442" s="5" t="s">
         <v>1598</v>
       </c>
-      <c r="C442" s="5" t="s">
+      <c r="D442" s="6" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B443" s="4" t="s">
         <v>1601</v>
       </c>
-      <c r="B443" s="4" t="s">
+      <c r="C443" s="5" t="s">
         <v>1602</v>
       </c>
-      <c r="C443" s="5" t="s">
+      <c r="D443" s="6" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="4" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B444" s="4" t="s">
         <v>1605</v>
       </c>
-      <c r="B444" s="4" t="s">
+      <c r="C444" s="5" t="s">
         <v>1606</v>
       </c>
-      <c r="C444" s="5" t="s">
+      <c r="D444" s="6" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="4" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B445" s="4" t="s">
         <v>1609</v>
       </c>
-      <c r="B445" s="4" t="s">
+      <c r="C445" s="5" t="s">
         <v>1610</v>
       </c>
-      <c r="C445" s="5" t="s">
+      <c r="D445" s="6" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="4" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B446" s="4" t="s">
         <v>1613</v>
       </c>
-      <c r="B446" s="4" t="s">
+      <c r="C446" s="5" t="s">
         <v>1614</v>
       </c>
-      <c r="C446" s="5" t="s">
+      <c r="D446" s="6" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="4" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B447" s="4" t="s">
         <v>1617</v>
       </c>
-      <c r="B447" s="4" t="s">
+      <c r="C447" s="5" t="s">
         <v>1618</v>
       </c>
-      <c r="C447" s="5" t="s">
+      <c r="D447" s="6" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="4" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B448" s="4" t="s">
         <v>1621</v>
       </c>
-      <c r="B448" s="4" t="s">
+      <c r="C448" s="5" t="s">
         <v>1622</v>
       </c>
-      <c r="C448" s="5" t="s">
+      <c r="D448" s="6" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="4" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B449" s="4" t="s">
         <v>1625</v>
       </c>
-      <c r="B449" s="4" t="s">
+      <c r="C449" s="5" t="s">
         <v>1626</v>
       </c>
-      <c r="C449" s="5" t="s">
+      <c r="D449" s="6" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="4" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B450" s="4" t="s">
         <v>1629</v>
       </c>
-      <c r="B450" s="4" t="s">
+      <c r="C450" s="5" t="s">
         <v>1630</v>
       </c>
-      <c r="C450" s="5" t="s">
+      <c r="D450" s="6" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="4" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B451" s="4" t="s">
         <v>1633</v>
       </c>
-      <c r="B451" s="4" t="s">
+      <c r="C451" s="5" t="s">
         <v>1634</v>
       </c>
-      <c r="C451" s="5" t="s">
+      <c r="D451" s="6" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="4" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B452" s="4" t="s">
         <v>1637</v>
       </c>
-      <c r="B452" s="4" t="s">
+      <c r="C452" s="5" t="s">
         <v>1638</v>
       </c>
-      <c r="C452" s="5" t="s">
+      <c r="D452" s="6" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="4" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B453" s="4" t="s">
         <v>1641</v>
       </c>
-      <c r="B453" s="4" t="s">
+      <c r="C453" s="5" t="s">
         <v>1642</v>
       </c>
-      <c r="C453" s="5" t="s">
+      <c r="D453" s="6" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="4" t="s">
         <v>1644</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>1645</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>1646</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>1647</v>
+        <v>165</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="4" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B455" s="4" t="s">
         <v>1648</v>
       </c>
-      <c r="B455" s="4" t="s">
+      <c r="C455" s="5" t="s">
         <v>1649</v>
       </c>
-      <c r="C455" s="5" t="s">
+      <c r="D455" s="6" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="4" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B456" s="4" t="s">
         <v>1652</v>
       </c>
-      <c r="B456" s="4" t="s">
+      <c r="C456" s="5" t="s">
         <v>1653</v>
       </c>
-      <c r="C456" s="5" t="s">
+      <c r="D456" s="6" t="s">
         <v>1654</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="4" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B457" s="4" t="s">
         <v>1656</v>
       </c>
-      <c r="B457" s="4" t="s">
+      <c r="C457" s="5" t="s">
         <v>1657</v>
       </c>
-      <c r="C457" s="5" t="s">
+      <c r="D457" s="6" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="4" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B458" s="4" t="s">
         <v>1660</v>
       </c>
-      <c r="B458" s="4" t="s">
+      <c r="C458" s="5" t="s">
         <v>1661</v>
       </c>
-      <c r="C458" s="5" t="s">
+      <c r="D458" s="6" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="4" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B459" s="4" t="s">
         <v>1664</v>
       </c>
-      <c r="B459" s="4" t="s">
+      <c r="C459" s="5" t="s">
         <v>1665</v>
       </c>
-      <c r="C459" s="5" t="s">
+      <c r="D459" s="6" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="4" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B460" s="4" t="s">
         <v>1668</v>
       </c>
-      <c r="B460" s="4" t="s">
+      <c r="C460" s="5" t="s">
         <v>1669</v>
       </c>
-      <c r="C460" s="5" t="s">
+      <c r="D460" s="6" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="4" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B461" s="4" t="s">
         <v>1672</v>
       </c>
-      <c r="B461" s="4" t="s">
+      <c r="C461" s="5" t="s">
         <v>1673</v>
       </c>
-      <c r="C461" s="5" t="s">
+      <c r="D461" s="6" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="4" t="s">
         <v>1675</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>1676</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>1677</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>1678</v>
+        <v>221</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="4" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B463" s="4" t="s">
         <v>1679</v>
       </c>
-      <c r="B463" s="4" t="s">
+      <c r="C463" s="5" t="s">
         <v>1680</v>
       </c>
-      <c r="C463" s="5" t="s">
+      <c r="D463" s="6" t="s">
         <v>1681</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="4" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B464" s="4" t="s">
         <v>1683</v>
       </c>
-      <c r="B464" s="4" t="s">
+      <c r="C464" s="5" t="s">
         <v>1684</v>
       </c>
-      <c r="C464" s="5" t="s">
+      <c r="D464" s="6" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B465" s="4" t="s">
         <v>1687</v>
       </c>
-      <c r="B465" s="4" t="s">
+      <c r="C465" s="5" t="s">
         <v>1688</v>
       </c>
-      <c r="C465" s="5" t="s">
+      <c r="D465" s="6" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B466" s="4" t="s">
         <v>1691</v>
       </c>
-      <c r="B466" s="4" t="s">
+      <c r="C466" s="5" t="s">
         <v>1692</v>
       </c>
-      <c r="C466" s="5"/>
       <c r="D466" s="6" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4" t="s">
         <v>1694</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>1695</v>
       </c>
-      <c r="C467" s="5" t="s">
+      <c r="C467" s="5"/>
+      <c r="D467" s="6" t="s">
         <v>1696</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B468" s="4" t="s">
         <v>1698</v>
       </c>
-      <c r="B468" s="4" t="s">
+      <c r="C468" s="5" t="s">
         <v>1699</v>
       </c>
-      <c r="C468" s="5" t="s">
+      <c r="D468" s="6" t="s">
         <v>1700</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B469" s="4" t="s">
         <v>1702</v>
       </c>
-      <c r="B469" s="4" t="s">
+      <c r="C469" s="5" t="s">
         <v>1703</v>
       </c>
-      <c r="C469" s="5" t="s">
+      <c r="D469" s="6" t="s">
         <v>1704</v>
       </c>
-      <c r="D469" s="6" t="s">
-        <v>1705</v>
+      <c r="E469" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F469" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B470" s="4" t="s">
         <v>1706</v>
       </c>
-      <c r="B470" s="4" t="s">
+      <c r="C470" s="5" t="s">
         <v>1707</v>
       </c>
-      <c r="C470" s="5" t="s">
+      <c r="D470" s="6" t="s">
         <v>1708</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B471" s="4" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C471" s="5" t="s">
         <v>1711</v>
       </c>
-      <c r="B471" s="4" t="s">
+      <c r="D471" s="6" t="s">
         <v>1712</v>
       </c>
-      <c r="C471" s="5" t="s">
+      <c r="E471" s="5" t="s">
         <v>1713</v>
       </c>
-      <c r="D471" s="6" t="s">
-        <v>1714</v>
+      <c r="F471" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B472" s="4" t="s">
         <v>1715</v>
       </c>
-      <c r="B472" s="4" t="s">
+      <c r="C472" s="5" t="s">
         <v>1716</v>
       </c>
-      <c r="C472" s="5" t="s">
+      <c r="D472" s="6" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4" t="s">
         <v>1718</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>1720</v>
       </c>
       <c r="D473" s="6" t="s">
-        <v>1721</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B474" s="4" t="s">
         <v>1722</v>
       </c>
-      <c r="B474" s="4" t="s">
+      <c r="C474" s="5" t="s">
         <v>1723</v>
       </c>
-      <c r="C474" s="5" t="s">
+      <c r="D474" s="6" t="s">
         <v>1724</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4" t="s">
         <v>1725</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>1726</v>
       </c>
       <c r="C475" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="D475" s="6" t="s">
-        <v>1728</v>
+        <v>433</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B476" s="4" t="s">
         <v>1729</v>
       </c>
-      <c r="B476" s="4" t="s">
+      <c r="C476" s="5" t="s">
         <v>1730</v>
       </c>
-      <c r="C476" s="5" t="s">
+      <c r="D476" s="6" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B477" s="4" t="s">
         <v>1733</v>
       </c>
-      <c r="B477" s="4" t="s">
+      <c r="C477" s="5" t="s">
         <v>1734</v>
       </c>
-      <c r="C477" s="5" t="s">
+      <c r="D477" s="6" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B478" s="4" t="s">
         <v>1737</v>
       </c>
-      <c r="B478" s="4" t="s">
+      <c r="C478" s="5" t="s">
         <v>1738</v>
       </c>
-      <c r="C478" s="5" t="s">
+      <c r="D478" s="6" t="s">
         <v>1739</v>
-      </c>
-[...1 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B479" s="4" t="s">
         <v>1741</v>
       </c>
-      <c r="B479" s="4" t="s">
+      <c r="C479" s="5" t="s">
         <v>1742</v>
       </c>
-      <c r="C479" s="5" t="s">
+      <c r="D479" s="6" t="s">
         <v>1743</v>
-      </c>
-[...1 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B480" s="4" t="s">
         <v>1745</v>
       </c>
-      <c r="B480" s="4" t="s">
+      <c r="C480" s="5" t="s">
         <v>1746</v>
       </c>
-      <c r="C480" s="5" t="s">
+      <c r="D480" s="6" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="4" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B481" s="4" t="s">
         <v>1749</v>
       </c>
-      <c r="B481" s="4" t="s">
+      <c r="C481" s="5" t="s">
         <v>1750</v>
       </c>
-      <c r="C481" s="5" t="s">
+      <c r="D481" s="6" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="4" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B482" s="4" t="s">
         <v>1753</v>
       </c>
-      <c r="B482" s="4" t="s">
+      <c r="C482" s="5" t="s">
         <v>1754</v>
       </c>
-      <c r="C482" s="5" t="s">
+      <c r="D482" s="6" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="4" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B483" s="4" t="s">
         <v>1757</v>
       </c>
-      <c r="B483" s="4" t="s">
+      <c r="C483" s="5" t="s">
         <v>1758</v>
       </c>
-      <c r="C483" s="5" t="s">
+      <c r="D483" s="6" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="4" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B484" s="4" t="s">
         <v>1761</v>
       </c>
-      <c r="B484" s="4" t="s">
+      <c r="C484" s="5" t="s">
         <v>1762</v>
       </c>
-      <c r="C484" s="5" t="s">
+      <c r="D484" s="6" t="s">
         <v>1763</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="4" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B485" s="4" t="s">
         <v>1765</v>
       </c>
-      <c r="B485" s="4" t="s">
+      <c r="C485" s="5" t="s">
         <v>1766</v>
       </c>
-      <c r="C485" s="5" t="s">
+      <c r="D485" s="6" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="4" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B486" s="4" t="s">
         <v>1769</v>
       </c>
-      <c r="B486" s="4" t="s">
+      <c r="C486" s="5" t="s">
         <v>1770</v>
       </c>
-      <c r="C486" s="5" t="s">
+      <c r="D486" s="6" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="4" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B487" s="4" t="s">
         <v>1773</v>
       </c>
-      <c r="B487" s="4" t="s">
+      <c r="C487" s="5" t="s">
         <v>1774</v>
       </c>
-      <c r="C487" s="5" t="s">
+      <c r="D487" s="6" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="4" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B488" s="4" t="s">
         <v>1777</v>
       </c>
-      <c r="B488" s="4" t="s">
+      <c r="C488" s="5" t="s">
         <v>1778</v>
       </c>
-      <c r="C488" s="5" t="s">
+      <c r="D488" s="6" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="4" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B489" s="4" t="s">
         <v>1781</v>
       </c>
-      <c r="B489" s="4" t="s">
+      <c r="C489" s="5" t="s">
         <v>1782</v>
       </c>
-      <c r="C489" s="5" t="s">
+      <c r="D489" s="6" t="s">
         <v>1783</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="4" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B490" s="4" t="s">
         <v>1785</v>
       </c>
-      <c r="B490" s="4" t="s">
+      <c r="C490" s="5" t="s">
         <v>1786</v>
       </c>
-      <c r="C490" s="5" t="s">
+      <c r="D490" s="6" t="s">
         <v>1787</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="4" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B491" s="4" t="s">
         <v>1789</v>
       </c>
-      <c r="B491" s="4" t="s">
+      <c r="C491" s="5" t="s">
         <v>1790</v>
       </c>
-      <c r="C491" s="5" t="s">
+      <c r="D491" s="6" t="s">
         <v>1791</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="4" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B492" s="4" t="s">
         <v>1793</v>
       </c>
-      <c r="B492" s="4" t="s">
+      <c r="C492" s="5" t="s">
         <v>1794</v>
       </c>
-      <c r="C492" s="5" t="s">
+      <c r="D492" s="6" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="4" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B493" s="4" t="s">
         <v>1797</v>
       </c>
-      <c r="B493" s="4" t="s">
+      <c r="C493" s="5" t="s">
         <v>1798</v>
       </c>
-      <c r="C493" s="5" t="s">
+      <c r="D493" s="6" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="4" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B494" s="4" t="s">
         <v>1801</v>
       </c>
-      <c r="B494" s="4" t="s">
+      <c r="C494" s="5" t="s">
         <v>1802</v>
       </c>
-      <c r="C494" s="5" t="s">
+      <c r="D494" s="6" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="4" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B495" s="4" t="s">
         <v>1805</v>
       </c>
-      <c r="B495" s="4" t="s">
+      <c r="C495" s="5" t="s">
         <v>1806</v>
       </c>
-      <c r="C495" s="5" t="s">
+      <c r="D495" s="6" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="4" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B496" s="4" t="s">
         <v>1809</v>
       </c>
-      <c r="B496" s="4" t="s">
+      <c r="C496" s="5" t="s">
         <v>1810</v>
       </c>
-      <c r="C496" s="5" t="s">
+      <c r="D496" s="6" t="s">
         <v>1811</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="4" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B497" s="4" t="s">
         <v>1813</v>
       </c>
-      <c r="B497" s="4" t="s">
+      <c r="C497" s="5" t="s">
         <v>1814</v>
       </c>
-      <c r="C497" s="5" t="s">
+      <c r="D497" s="6" t="s">
         <v>1815</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="4" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B498" s="4" t="s">
         <v>1817</v>
       </c>
-      <c r="B498" s="4" t="s">
+      <c r="C498" s="5" t="s">
         <v>1818</v>
       </c>
-      <c r="C498" s="5" t="s">
+      <c r="D498" s="6" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="4" t="s">
         <v>1820</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>1821</v>
       </c>
       <c r="C499" s="5" t="s">
         <v>1822</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="4" t="s">
         <v>1823</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>1824</v>
       </c>
       <c r="C500" s="5" t="s">
         <v>1825</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>1826</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="4" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B501" s="4" t="s">
         <v>1827</v>
       </c>
-      <c r="B501" s="4" t="s">
+      <c r="C501" s="5" t="s">
         <v>1828</v>
       </c>
-      <c r="C501" s="5" t="s">
+      <c r="D501" s="6" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="4" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B502" s="4" t="s">
         <v>1831</v>
       </c>
-      <c r="B502" s="4" t="s">
+      <c r="C502" s="5" t="s">
         <v>1832</v>
       </c>
-      <c r="C502" s="5" t="s">
+      <c r="D502" s="6" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="4" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B503" s="4" t="s">
         <v>1835</v>
       </c>
-      <c r="B503" s="4" t="s">
+      <c r="C503" s="5" t="s">
         <v>1836</v>
       </c>
-      <c r="C503" s="5" t="s">
+      <c r="D503" s="6" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="4" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B504" s="4" t="s">
         <v>1839</v>
       </c>
-      <c r="B504" s="4" t="s">
+      <c r="C504" s="5" t="s">
         <v>1840</v>
       </c>
-      <c r="C504" s="5" t="s">
+      <c r="D504" s="6" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="4" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B505" s="4" t="s">
         <v>1843</v>
       </c>
-      <c r="B505" s="4" t="s">
+      <c r="C505" s="5" t="s">
         <v>1844</v>
       </c>
-      <c r="C505" s="5" t="s">
+      <c r="D505" s="6" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="4" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B506" s="4" t="s">
         <v>1847</v>
       </c>
-      <c r="B506" s="4" t="s">
+      <c r="C506" s="5" t="s">
         <v>1848</v>
       </c>
-      <c r="C506" s="5" t="s">
+      <c r="D506" s="6" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="4" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B507" s="4" t="s">
         <v>1851</v>
       </c>
-      <c r="B507" s="4" t="s">
+      <c r="C507" s="5" t="s">
         <v>1852</v>
       </c>
-      <c r="C507" s="5" t="s">
+      <c r="D507" s="6" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="4" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B508" s="4" t="s">
         <v>1855</v>
       </c>
-      <c r="B508" s="4" t="s">
+      <c r="C508" s="5" t="s">
         <v>1856</v>
       </c>
-      <c r="C508" s="5" t="s">
+      <c r="D508" s="6" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="4" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B509" s="4" t="s">
         <v>1859</v>
       </c>
-      <c r="B509" s="4" t="s">
+      <c r="C509" s="5" t="s">
         <v>1860</v>
       </c>
-      <c r="C509" s="5" t="s">
+      <c r="D509" s="6" t="s">
         <v>1861</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="4" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B510" s="4" t="s">
         <v>1863</v>
       </c>
-      <c r="B510" s="4" t="s">
+      <c r="C510" s="5" t="s">
         <v>1864</v>
       </c>
-      <c r="C510" s="5" t="s">
+      <c r="D510" s="6" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="4" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B511" s="4" t="s">
         <v>1867</v>
       </c>
-      <c r="B511" s="4" t="s">
+      <c r="C511" s="5" t="s">
         <v>1868</v>
       </c>
-      <c r="C511" s="5" t="s">
+      <c r="D511" s="6" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="4" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B512" s="4" t="s">
         <v>1871</v>
       </c>
-      <c r="B512" s="4" t="s">
+      <c r="C512" s="5" t="s">
         <v>1872</v>
       </c>
-      <c r="C512" s="5" t="s">
+      <c r="D512" s="6" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="4" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B513" s="4" t="s">
         <v>1875</v>
       </c>
-      <c r="B513" s="4" t="s">
+      <c r="C513" s="5" t="s">
         <v>1876</v>
       </c>
-      <c r="C513" s="5" t="s">
+      <c r="D513" s="6" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="4" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B514" s="4" t="s">
         <v>1879</v>
       </c>
-      <c r="B514" s="4" t="s">
+      <c r="C514" s="5" t="s">
         <v>1880</v>
       </c>
-      <c r="C514" s="5" t="s">
+      <c r="D514" s="6" t="s">
         <v>1881</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="4" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B515" s="4" t="s">
         <v>1883</v>
       </c>
-      <c r="B515" s="4" t="s">
+      <c r="C515" s="5" t="s">
         <v>1884</v>
       </c>
-      <c r="C515" s="5" t="s">
+      <c r="D515" s="6" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="4" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B516" s="4" t="s">
         <v>1887</v>
       </c>
-      <c r="B516" s="4" t="s">
+      <c r="C516" s="5" t="s">
         <v>1888</v>
       </c>
-      <c r="C516" s="5" t="s">
+      <c r="D516" s="6" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="4" t="s">
         <v>1890</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1891</v>
       </c>
       <c r="C517" s="5" t="s">
         <v>1892</v>
       </c>
       <c r="D517" s="6" t="s">
-        <v>1893</v>
+        <v>389</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="4" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B518" s="4" t="s">
         <v>1894</v>
       </c>
-      <c r="B518" s="4" t="s">
+      <c r="C518" s="5" t="s">
         <v>1895</v>
       </c>
-      <c r="C518" s="5" t="s">
+      <c r="D518" s="6" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="4" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B519" s="4" t="s">
         <v>1898</v>
       </c>
-      <c r="B519" s="4" t="s">
+      <c r="C519" s="5" t="s">
         <v>1899</v>
       </c>
-      <c r="C519" s="5" t="s">
+      <c r="D519" s="6" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="4" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B520" s="4" t="s">
         <v>1902</v>
       </c>
-      <c r="B520" s="4" t="s">
+      <c r="C520" s="5" t="s">
         <v>1903</v>
       </c>
-      <c r="C520" s="5" t="s">
+      <c r="D520" s="6" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="4" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B521" s="4" t="s">
         <v>1906</v>
       </c>
-      <c r="B521" s="4" t="s">
+      <c r="C521" s="5" t="s">
         <v>1907</v>
       </c>
-      <c r="C521" s="5" t="s">
+      <c r="D521" s="6" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="4" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B522" s="4" t="s">
         <v>1910</v>
       </c>
-      <c r="B522" s="4" t="s">
+      <c r="C522" s="5" t="s">
         <v>1911</v>
       </c>
-      <c r="C522" s="5" t="s">
+      <c r="D522" s="6" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="4" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B523" s="4" t="s">
         <v>1914</v>
       </c>
-      <c r="B523" s="4" t="s">
+      <c r="C523" s="5" t="s">
         <v>1915</v>
       </c>
-      <c r="C523" s="5" t="s">
+      <c r="D523" s="6" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="4" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B524" s="4" t="s">
         <v>1918</v>
       </c>
-      <c r="B524" s="4" t="s">
+      <c r="C524" s="5" t="s">
         <v>1919</v>
       </c>
-      <c r="C524" s="5" t="s">
+      <c r="D524" s="6" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="4" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B525" s="4" t="s">
         <v>1922</v>
       </c>
-      <c r="B525" s="4" t="s">
+      <c r="C525" s="5" t="s">
         <v>1923</v>
       </c>
-      <c r="C525" s="5" t="s">
+      <c r="D525" s="6" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="4" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B526" s="4" t="s">
         <v>1926</v>
       </c>
-      <c r="B526" s="4" t="s">
+      <c r="C526" s="5" t="s">
         <v>1927</v>
       </c>
-      <c r="C526" s="5" t="s">
+      <c r="D526" s="6" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="4" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B527" s="4" t="s">
         <v>1930</v>
       </c>
-      <c r="B527" s="4" t="s">
+      <c r="C527" s="5" t="s">
         <v>1931</v>
       </c>
-      <c r="C527" s="5" t="s">
+      <c r="D527" s="6" t="s">
         <v>1932</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="4" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B528" s="4" t="s">
         <v>1934</v>
       </c>
-      <c r="B528" s="4" t="s">
+      <c r="C528" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="C528" s="5" t="s">
+      <c r="D528" s="6" t="s">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="4" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B529" s="4" t="s">
         <v>1938</v>
       </c>
-      <c r="B529" s="4" t="s">
+      <c r="C529" s="5" t="s">
         <v>1939</v>
       </c>
-      <c r="C529" s="5" t="s">
+      <c r="D529" s="6" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="4" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B530" s="4" t="s">
         <v>1942</v>
       </c>
-      <c r="B530" s="4" t="s">
+      <c r="C530" s="5" t="s">
         <v>1943</v>
       </c>
-      <c r="C530" s="5" t="s">
+      <c r="D530" s="6" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="4" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B531" s="4" t="s">
         <v>1946</v>
       </c>
-      <c r="B531" s="4" t="s">
+      <c r="C531" s="5" t="s">
         <v>1947</v>
       </c>
-      <c r="C531" s="5" t="s">
+      <c r="D531" s="6" t="s">
         <v>1948</v>
-      </c>
-[...1 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="4" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B532" s="4" t="s">
         <v>1950</v>
       </c>
-      <c r="B532" s="4" t="s">
+      <c r="C532" s="5" t="s">
         <v>1951</v>
       </c>
-      <c r="C532" s="5" t="s">
+      <c r="D532" s="6" t="s">
         <v>1952</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="4" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B533" s="4" t="s">
         <v>1954</v>
       </c>
-      <c r="B533" s="4" t="s">
+      <c r="C533" s="5" t="s">
         <v>1955</v>
       </c>
-      <c r="C533" s="5" t="s">
+      <c r="D533" s="6" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="4" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B534" s="4" t="s">
         <v>1958</v>
       </c>
-      <c r="B534" s="4" t="s">
+      <c r="C534" s="5" t="s">
         <v>1959</v>
       </c>
-      <c r="C534" s="5" t="s">
+      <c r="D534" s="6" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="4" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B535" s="4" t="s">
         <v>1962</v>
       </c>
-      <c r="B535" s="4" t="s">
+      <c r="C535" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="C535" s="5" t="s">
+      <c r="D535" s="6" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="4" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B536" s="4" t="s">
         <v>1966</v>
       </c>
-      <c r="B536" s="4" t="s">
+      <c r="C536" s="5" t="s">
         <v>1967</v>
       </c>
-      <c r="C536" s="5" t="s">
+      <c r="D536" s="6" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="4" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B537" s="4" t="s">
         <v>1970</v>
       </c>
-      <c r="B537" s="4" t="s">
+      <c r="C537" s="5" t="s">
         <v>1971</v>
       </c>
-      <c r="C537" s="5" t="s">
+      <c r="D537" s="6" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="4" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B538" s="4" t="s">
         <v>1974</v>
       </c>
-      <c r="B538" s="4" t="s">
+      <c r="C538" s="5" t="s">
         <v>1975</v>
       </c>
-      <c r="C538" s="5" t="s">
+      <c r="D538" s="6" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="4" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B539" s="4" t="s">
         <v>1978</v>
       </c>
-      <c r="B539" s="4" t="s">
+      <c r="C539" s="5" t="s">
         <v>1979</v>
       </c>
-      <c r="C539" s="5" t="s">
+      <c r="D539" s="6" t="s">
         <v>1980</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="4" t="s">
         <v>1981</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1982</v>
       </c>
       <c r="C540" s="5" t="s">
         <v>1983</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>1984</v>
+        <v>161</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="4" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B541" s="4" t="s">
         <v>1985</v>
       </c>
-      <c r="B541" s="4" t="s">
+      <c r="C541" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="C541" s="5" t="s">
+      <c r="D541" s="6" t="s">
         <v>1987</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="4" t="s">
         <v>1988</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1989</v>
       </c>
       <c r="C542" s="5" t="s">
         <v>1990</v>
       </c>
       <c r="D542" s="6" t="s">
-        <v>1991</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="4" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B543" s="4" t="s">
         <v>1992</v>
       </c>
-      <c r="B543" s="4" t="s">
+      <c r="C543" s="5" t="s">
         <v>1993</v>
       </c>
-      <c r="C543" s="5" t="s">
+      <c r="D543" s="6" t="s">
         <v>1994</v>
-      </c>
-[...1 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="4" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B544" s="4" t="s">
         <v>1996</v>
       </c>
-      <c r="B544" s="4" t="s">
+      <c r="C544" s="5" t="s">
         <v>1997</v>
       </c>
-      <c r="C544" s="5" t="s">
+      <c r="D544" s="6" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B545" s="4" t="s">
         <v>2000</v>
       </c>
-      <c r="B545" s="4" t="s">
+      <c r="C545" s="5" t="s">
         <v>2001</v>
       </c>
-      <c r="C545" s="5" t="s">
+      <c r="D545" s="6" t="s">
         <v>2002</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B546" s="4" t="s">
         <v>2004</v>
       </c>
-      <c r="B546" s="4" t="s">
+      <c r="C546" s="5" t="s">
         <v>2005</v>
       </c>
-      <c r="C546" s="5" t="s">
+      <c r="D546" s="6" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B547" s="4" t="s">
         <v>2008</v>
       </c>
-      <c r="B547" s="4" t="s">
+      <c r="C547" s="5" t="s">
         <v>2009</v>
       </c>
-      <c r="C547" s="5" t="s">
+      <c r="D547" s="6" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B548" s="4" t="s">
         <v>2012</v>
       </c>
-      <c r="B548" s="4" t="s">
+      <c r="C548" s="5" t="s">
         <v>2013</v>
       </c>
-      <c r="C548" s="5" t="s">
+      <c r="D548" s="6" t="s">
         <v>2014</v>
-      </c>
-[...1 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B549" s="4" t="s">
         <v>2016</v>
       </c>
-      <c r="B549" s="4" t="s">
+      <c r="C549" s="5" t="s">
         <v>2017</v>
       </c>
-      <c r="C549" s="5" t="s">
+      <c r="D549" s="6" t="s">
         <v>2018</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B550" s="4" t="s">
         <v>2020</v>
       </c>
-      <c r="B550" s="4" t="s">
+      <c r="C550" s="5" t="s">
         <v>2021</v>
       </c>
-      <c r="C550" s="5" t="s">
+      <c r="D550" s="6" t="s">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B551" s="4" t="s">
         <v>2024</v>
       </c>
-      <c r="B551" s="4" t="s">
+      <c r="C551" s="5" t="s">
         <v>2025</v>
       </c>
-      <c r="C551" s="5" t="s">
+      <c r="D551" s="6" t="s">
         <v>2026</v>
-      </c>
-[...1 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B552" s="4" t="s">
         <v>2028</v>
       </c>
-      <c r="B552" s="4" t="s">
+      <c r="C552" s="5" t="s">
         <v>2029</v>
       </c>
-      <c r="C552" s="5" t="s">
+      <c r="D552" s="6" t="s">
         <v>2030</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B553" s="4" t="s">
         <v>2032</v>
       </c>
-      <c r="B553" s="4" t="s">
+      <c r="C553" s="5" t="s">
         <v>2033</v>
       </c>
-      <c r="C553" s="5" t="s">
+      <c r="D553" s="6" t="s">
         <v>2034</v>
       </c>
-      <c r="D553" s="6" t="s">
-        <v>2031</v>
+      <c r="E553" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F553" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4" t="s">
         <v>2035</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>2036</v>
       </c>
       <c r="C554" s="5" t="s">
         <v>2037</v>
       </c>
       <c r="D554" s="6" t="s">
-        <v>2038</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B555" s="4" t="s">
         <v>2039</v>
       </c>
-      <c r="B555" s="4" t="s">
+      <c r="C555" s="5" t="s">
         <v>2040</v>
       </c>
-      <c r="C555" s="5" t="s">
+      <c r="D555" s="6" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B556" s="4" t="s">
         <v>2043</v>
       </c>
-      <c r="B556" s="4" t="s">
+      <c r="C556" s="5" t="s">
         <v>2044</v>
       </c>
-      <c r="C556" s="5" t="s">
+      <c r="D556" s="6" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B557" s="4" t="s">
         <v>2047</v>
       </c>
-      <c r="B557" s="4" t="s">
+      <c r="C557" s="5" t="s">
         <v>2048</v>
       </c>
-      <c r="C557" s="5" t="s">
+      <c r="D557" s="6" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B558" s="4" t="s">
         <v>2051</v>
       </c>
-      <c r="B558" s="4" t="s">
+      <c r="C558" s="5" t="s">
         <v>2052</v>
       </c>
-      <c r="C558" s="5" t="s">
+      <c r="D558" s="6" t="s">
         <v>2053</v>
-      </c>
-[...1 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B559" s="4" t="s">
         <v>2055</v>
       </c>
-      <c r="B559" s="4" t="s">
+      <c r="C559" s="5" t="s">
         <v>2056</v>
       </c>
-      <c r="C559" s="5" t="s">
+      <c r="D559" s="6" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B560" s="4" t="s">
         <v>2059</v>
       </c>
-      <c r="B560" s="4" t="s">
+      <c r="C560" s="5" t="s">
         <v>2060</v>
       </c>
-      <c r="C560" s="5" t="s">
+      <c r="D560" s="6" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B561" s="4" t="s">
         <v>2063</v>
       </c>
-      <c r="B561" s="4" t="s">
+      <c r="C561" s="5" t="s">
         <v>2064</v>
       </c>
-      <c r="C561" s="5" t="s">
+      <c r="D561" s="6" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B562" s="4" t="s">
         <v>2067</v>
       </c>
-      <c r="B562" s="4" t="s">
+      <c r="C562" s="5" t="s">
         <v>2068</v>
       </c>
-      <c r="C562" s="5" t="s">
+      <c r="D562" s="6" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B563" s="4" t="s">
         <v>2071</v>
       </c>
-      <c r="B563" s="4" t="s">
+      <c r="C563" s="5" t="s">
         <v>2072</v>
       </c>
-      <c r="C563" s="5" t="s">
+      <c r="D563" s="6" t="s">
         <v>2073</v>
-      </c>
-[...1 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B564" s="4" t="s">
         <v>2075</v>
       </c>
-      <c r="B564" s="4" t="s">
+      <c r="C564" s="5" t="s">
         <v>2076</v>
       </c>
-      <c r="C564" s="5" t="s">
+      <c r="D564" s="6" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B565" s="4" t="s">
         <v>2079</v>
       </c>
-      <c r="B565" s="4" t="s">
+      <c r="C565" s="5" t="s">
         <v>2080</v>
       </c>
-      <c r="C565" s="5" t="s">
+      <c r="D565" s="6" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B566" s="4" t="s">
         <v>2083</v>
       </c>
-      <c r="B566" s="4" t="s">
+      <c r="C566" s="5" t="s">
         <v>2084</v>
       </c>
-      <c r="C566" s="5" t="s">
+      <c r="D566" s="6" t="s">
         <v>2085</v>
-      </c>
-[...1 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B567" s="4" t="s">
         <v>2087</v>
       </c>
-      <c r="B567" s="4" t="s">
+      <c r="C567" s="5" t="s">
         <v>2088</v>
       </c>
-      <c r="C567" s="5" t="s">
+      <c r="D567" s="6" t="s">
         <v>2089</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B568" s="4" t="s">
         <v>2091</v>
       </c>
-      <c r="B568" s="4" t="s">
+      <c r="C568" s="5" t="s">
         <v>2092</v>
       </c>
-      <c r="C568" s="5" t="s">
+      <c r="D568" s="6" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B569" s="4" t="s">
         <v>2095</v>
       </c>
-      <c r="B569" s="4" t="s">
+      <c r="C569" s="5" t="s">
         <v>2096</v>
       </c>
-      <c r="C569" s="5" t="s">
+      <c r="D569" s="6" t="s">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4" t="s">
         <v>2098</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>2099</v>
       </c>
       <c r="C570" s="5" t="s">
         <v>2100</v>
       </c>
       <c r="D570" s="6" t="s">
-        <v>2101</v>
+        <v>317</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B571" s="4" t="s">
         <v>2102</v>
       </c>
-      <c r="B571" s="4" t="s">
+      <c r="C571" s="5" t="s">
         <v>2103</v>
       </c>
-      <c r="C571" s="5" t="s">
+      <c r="D571" s="6" t="s">
         <v>2104</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B572" s="4" t="s">
         <v>2106</v>
       </c>
-      <c r="B572" s="4" t="s">
+      <c r="C572" s="5" t="s">
         <v>2107</v>
       </c>
-      <c r="C572" s="5" t="s">
+      <c r="D572" s="6" t="s">
         <v>2108</v>
       </c>
-      <c r="D572" s="6" t="s">
-[...3 lines deleted...]
-        <v>2110</v>
+      <c r="E572" s="5" t="b">
+        <v>0</v>
       </c>
       <c r="F572" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B573" s="4" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C573" s="5" t="s">
         <v>2111</v>
       </c>
-      <c r="B573" s="4" t="s">
+      <c r="D573" s="6" t="s">
         <v>2112</v>
       </c>
-      <c r="C573" s="5" t="s">
+      <c r="E573" s="5" t="s">
         <v>2113</v>
       </c>
-      <c r="D573" s="6" t="s">
-        <v>2114</v>
+      <c r="F573" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B574" s="4" t="s">
         <v>2115</v>
       </c>
-      <c r="B574" s="4" t="s">
+      <c r="C574" s="5" t="s">
         <v>2116</v>
       </c>
-      <c r="C574" s="5" t="s">
+      <c r="D574" s="6" t="s">
         <v>2117</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B575" s="4" t="s">
         <v>2119</v>
       </c>
-      <c r="B575" s="4" t="s">
+      <c r="C575" s="5" t="s">
         <v>2120</v>
       </c>
-      <c r="C575" s="5" t="s">
+      <c r="D575" s="6" t="s">
         <v>2121</v>
       </c>
-      <c r="D575" s="6" t="s">
-        <v>2122</v>
+      <c r="E575" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F575" s="5">
+        <v>100</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B576" s="4" t="s">
         <v>2123</v>
       </c>
-      <c r="B576" s="4" t="s">
+      <c r="C576" s="5" t="s">
         <v>2124</v>
       </c>
-      <c r="C576" s="5" t="s">
+      <c r="D576" s="6" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B577" s="4" t="s">
         <v>2127</v>
       </c>
-      <c r="B577" s="4" t="s">
+      <c r="C577" s="5" t="s">
         <v>2128</v>
       </c>
-      <c r="C577" s="5" t="s">
+      <c r="D577" s="6" t="s">
         <v>2129</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4" t="s">
         <v>2130</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>2131</v>
       </c>
       <c r="C578" s="5" t="s">
         <v>2132</v>
       </c>
       <c r="D578" s="6" t="s">
-        <v>2133</v>
+        <v>1132</v>
+      </c>
+      <c r="E578" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F578" s="5">
+        <v>75</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B579" s="4" t="s">
         <v>2134</v>
       </c>
-      <c r="B579" s="4" t="s">
+      <c r="C579" s="5" t="s">
         <v>2135</v>
       </c>
-      <c r="C579" s="5" t="s">
+      <c r="D579" s="6" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B580" s="4" t="s">
         <v>2138</v>
       </c>
-      <c r="B580" s="4" t="s">
+      <c r="C580" s="5" t="s">
         <v>2139</v>
       </c>
-      <c r="C580" s="5" t="s">
+      <c r="D580" s="6" t="s">
         <v>2140</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B581" s="4" t="s">
         <v>2142</v>
       </c>
-      <c r="B581" s="4" t="s">
+      <c r="C581" s="5" t="s">
         <v>2143</v>
       </c>
-      <c r="C581" s="5" t="s">
+      <c r="D581" s="6" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B582" s="4" t="s">
         <v>2146</v>
       </c>
-      <c r="B582" s="4" t="s">
+      <c r="C582" s="5" t="s">
         <v>2147</v>
       </c>
-      <c r="C582" s="5" t="s">
+      <c r="D582" s="6" t="s">
         <v>2148</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B583" s="4" t="s">
         <v>2150</v>
       </c>
-      <c r="B583" s="4" t="s">
+      <c r="C583" s="5" t="s">
         <v>2151</v>
       </c>
-      <c r="C583" s="5" t="s">
+      <c r="D583" s="6" t="s">
         <v>2152</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B584" s="4" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C584" s="5" t="s">
         <v>2155</v>
       </c>
-      <c r="B584" s="4" t="s">
+      <c r="D584" s="6" t="s">
         <v>2156</v>
       </c>
-      <c r="C584" s="5" t="s">
+      <c r="E584" s="5" t="s">
         <v>2157</v>
-      </c>
-[...4 lines deleted...]
-        <v>2159</v>
       </c>
       <c r="F584" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B585" s="4" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C585" s="5" t="s">
         <v>2160</v>
       </c>
-      <c r="B585" s="4" t="s">
+      <c r="D585" s="6" t="s">
         <v>2161</v>
       </c>
-      <c r="C585" s="5" t="s">
+      <c r="E585" s="5" t="s">
         <v>2162</v>
       </c>
-      <c r="D585" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F585" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B586" s="4" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C586" s="5" t="s">
         <v>2165</v>
       </c>
-      <c r="B586" s="4" t="s">
+      <c r="D586" s="6" t="s">
         <v>2166</v>
       </c>
-      <c r="C586" s="5" t="s">
+      <c r="E586" s="5" t="s">
         <v>2167</v>
       </c>
-      <c r="D586" s="6" t="s">
-        <v>2163</v>
+      <c r="F586" s="5">
+        <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4" t="s">
         <v>2168</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>2169</v>
       </c>
       <c r="C587" s="5" t="s">
         <v>2170</v>
       </c>
       <c r="D587" s="6" t="s">
-        <v>2171</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B588" s="4" t="s">
         <v>2172</v>
       </c>
-      <c r="B588" s="4" t="s">
+      <c r="C588" s="5" t="s">
         <v>2173</v>
       </c>
-      <c r="C588" s="5" t="s">
+      <c r="D588" s="6" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
       <c r="E588" s="5" t="b">
         <v>0</v>
       </c>
       <c r="F588" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B589" s="4" t="s">
         <v>2176</v>
       </c>
-      <c r="B589" s="4" t="s">
+      <c r="C589" s="5" t="s">
         <v>2177</v>
       </c>
-      <c r="C589" s="5" t="s">
+      <c r="D589" s="6" t="s">
         <v>2178</v>
       </c>
-      <c r="D589" s="6" t="s">
-[...3 lines deleted...]
-        <v>2180</v>
+      <c r="E589" s="5" t="b">
+        <v>0</v>
       </c>
       <c r="F589" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B590" s="4" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C590" s="5" t="s">
         <v>2181</v>
       </c>
-      <c r="B590" s="4" t="s">
+      <c r="D590" s="6" t="s">
         <v>2182</v>
       </c>
-      <c r="C590" s="5" t="s">
+      <c r="E590" s="5" t="s">
         <v>2183</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F590" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B591" s="4" t="s">
         <v>2185</v>
       </c>
-      <c r="B591" s="4" t="s">
+      <c r="C591" s="5" t="s">
         <v>2186</v>
       </c>
-      <c r="C591" s="5" t="s">
+      <c r="D591" s="6" t="s">
         <v>2187</v>
       </c>
-      <c r="D591" s="6" t="s">
-        <v>2179</v>
+      <c r="E591" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F591" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4" t="s">
         <v>2188</v>
       </c>
       <c r="B592" s="4" t="s">
         <v>2189</v>
       </c>
       <c r="C592" s="5" t="s">
         <v>2190</v>
       </c>
       <c r="D592" s="6" t="s">
-        <v>2191</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B593" s="4" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C593" s="5" t="s">
         <v>2193</v>
       </c>
-      <c r="B593" s="4" t="s">
+      <c r="D593" s="6" t="s">
         <v>2194</v>
       </c>
-      <c r="C593" s="5" t="s">
+      <c r="E593" s="5" t="s">
         <v>2195</v>
       </c>
-      <c r="D593" s="6" t="s">
-        <v>2196</v>
+      <c r="F593" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B594" s="4" t="s">
         <v>2197</v>
       </c>
-      <c r="B594" s="4" t="s">
+      <c r="C594" s="5" t="s">
         <v>2198</v>
       </c>
-      <c r="C594" s="5" t="s">
+      <c r="D594" s="6" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B595" s="4" t="s">
         <v>2201</v>
       </c>
-      <c r="B595" s="4" t="s">
+      <c r="C595" s="5" t="s">
         <v>2202</v>
       </c>
-      <c r="C595" s="5" t="s">
+      <c r="D595" s="6" t="s">
         <v>2203</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B596" s="4" t="s">
         <v>2205</v>
       </c>
-      <c r="B596" s="4" t="s">
+      <c r="C596" s="5" t="s">
         <v>2206</v>
       </c>
-      <c r="C596" s="5"/>
       <c r="D596" s="6" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E596" s="5" t="s">
         <v>2207</v>
       </c>
-      <c r="E596" s="5" t="b">
-[...1 lines deleted...]
-      </c>
       <c r="F596" s="5">
-        <v>1000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4" t="s">
         <v>2208</v>
       </c>
       <c r="B597" s="4" t="s">
         <v>2209</v>
       </c>
-      <c r="C597" s="5" t="s">
+      <c r="C597" s="5"/>
+      <c r="D597" s="6" t="s">
         <v>2210</v>
       </c>
-      <c r="D597" s="6" t="s">
-        <v>2211</v>
+      <c r="E597" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F597" s="5">
+        <v>1000</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B598" s="4" t="s">
         <v>2212</v>
       </c>
-      <c r="B598" s="4" t="s">
+      <c r="C598" s="5" t="s">
         <v>2213</v>
       </c>
-      <c r="C598" s="5" t="s">
+      <c r="D598" s="6" t="s">
         <v>2214</v>
-      </c>
-[...1 lines deleted...]
-        <v>2215</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B599" s="4" t="s">
         <v>2216</v>
       </c>
-      <c r="B599" s="4" t="s">
+      <c r="C599" s="5" t="s">
         <v>2217</v>
       </c>
-      <c r="C599" s="5" t="s">
+      <c r="D599" s="6" t="s">
         <v>2218</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B600" s="4" t="s">
         <v>2220</v>
       </c>
-      <c r="B600" s="4" t="s">
+      <c r="C600" s="5" t="s">
         <v>2221</v>
       </c>
-      <c r="C600" s="5" t="s">
+      <c r="D600" s="6" t="s">
         <v>2222</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B601" s="4" t="s">
         <v>2224</v>
       </c>
-      <c r="B601" s="4" t="s">
+      <c r="C601" s="5" t="s">
         <v>2225</v>
       </c>
-      <c r="C601" s="5" t="s">
+      <c r="D601" s="6" t="s">
         <v>2226</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B602" s="4" t="s">
         <v>2228</v>
       </c>
-      <c r="B602" s="4" t="s">
+      <c r="C602" s="5" t="s">
         <v>2229</v>
       </c>
-      <c r="C602" s="5" t="s">
+      <c r="D602" s="6" t="s">
         <v>2230</v>
-      </c>
-[...1 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B603" s="4" t="s">
         <v>2232</v>
       </c>
-      <c r="B603" s="4" t="s">
+      <c r="C603" s="5" t="s">
         <v>2233</v>
       </c>
-      <c r="C603" s="5" t="s">
+      <c r="D603" s="6" t="s">
         <v>2234</v>
-      </c>
-[...1 lines deleted...]
-        <v>2235</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B604" s="4" t="s">
         <v>2236</v>
       </c>
-      <c r="B604" s="4" t="s">
+      <c r="C604" s="5" t="s">
         <v>2237</v>
       </c>
-      <c r="C604" s="5" t="s">
+      <c r="D604" s="6" t="s">
         <v>2238</v>
-      </c>
-[...1 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B605" s="4" t="s">
         <v>2240</v>
       </c>
-      <c r="B605" s="4" t="s">
+      <c r="C605" s="5" t="s">
         <v>2241</v>
       </c>
-      <c r="C605" s="5"/>
       <c r="D605" s="6" t="s">
         <v>2242</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
+      <c r="A606" s="4" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B606" s="4" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C606" s="5"/>
+      <c r="D606" s="6" t="s">
+        <v>2245</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Catalog</vt:lpstr>