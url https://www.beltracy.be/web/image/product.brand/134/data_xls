--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -10,113 +10,104 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="42">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif 48 Tools 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst 48 Tools 5/2026 in EURO excl. BTW</t>
+    <t>Tarif 48 Tools 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst 48 Tools 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
-    <t>48TBH-BOS-DBL</t>
-[...5 lines deleted...]
-    <t>9356237000018</t>
+    <t>48TBH-FLEX-YEL</t>
+  </si>
+  <si>
+    <t>18V Battery Holder for Dewalt Flexvolt - 48 Tools</t>
+  </si>
+  <si>
+    <t>9356237000070</t>
   </si>
   <si>
     <t>€ 19.0</t>
-  </si>
-[...7 lines deleted...]
-    <t>9356237000070</t>
   </si>
   <si>
     <t>48TBH-FES-GRE</t>
   </si>
   <si>
     <t>18V Battery Holder for Festool - 48 Tools</t>
   </si>
   <si>
     <t>9356237000094</t>
   </si>
   <si>
     <t>48TBH-HIK-GRE</t>
   </si>
   <si>
     <t>18V Battery Holder for Hikoki - 48 Tools</t>
   </si>
   <si>
     <t>9356237000117</t>
   </si>
   <si>
     <t>48TBH-HIL-RED</t>
   </si>
   <si>
     <t>18V Battery Holder for Hilti - 48 Tools</t>
   </si>
@@ -532,51 +523,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -725,64 +716,50 @@
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>17</v>
-[...12 lines deleted...]
-      <c r="D22" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">