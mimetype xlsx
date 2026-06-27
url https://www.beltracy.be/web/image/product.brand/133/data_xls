--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -30,54 +30,54 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2592" uniqueCount="2015">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif PIP 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst PIP 5/2026 in EURO excl. BTW</t>
+    <t>Tarif PIP 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst PIP 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>PIP252-LCT100</t>
   </si>
   <si>
     <t xml:space="preserve">
 100 lingettes Individuelles Pré-impregnées humides par Distributeur
@@ -516,92 +516,92 @@
   <si>
     <t>Casque de chantier  BLEU avec surlunette PC (marquage 2C-1</t>
   </si>
   <si>
     <t>5055660503885</t>
   </si>
   <si>
     <t>€ 53.15599</t>
   </si>
   <si>
     <t>PIPS20YR</t>
   </si>
   <si>
     <t>Casque de chantier  JAUNE avec surlunette PC (marquage 2C-1</t>
   </si>
   <si>
     <t>5055660564480</t>
   </si>
   <si>
     <t>PIPS20OR</t>
   </si>
   <si>
     <t>Casque de chantier  ORANGE avec surlunette PC (marquage 2C-1</t>
   </si>
   <si>
+    <t>PIPS20RR</t>
+  </si>
+  <si>
+    <t>Casque de chantier  ROUGE avec surlunette PC (marquage 2C-1</t>
+  </si>
+  <si>
+    <t>5055660564442</t>
+  </si>
+  <si>
     <t>PIPS20RRSBH</t>
   </si>
   <si>
-    <t>Casque de chantier  ROUGE avec surlunette PC (marquage 2C-1</t>
-[...1 lines deleted...]
-  <si>
     <t>5055660504011</t>
   </si>
   <si>
     <t>€ 58.77392</t>
   </si>
   <si>
-    <t>PIPS20RR</t>
-[...4 lines deleted...]
-  <si>
     <t>PIPS20GR</t>
   </si>
   <si>
     <t>Casque de chantier  VERT avec surlunette PC (marquage 2C-1</t>
   </si>
   <si>
     <t>5055660564428</t>
   </si>
   <si>
+    <t>PIPS20WRSBH</t>
+  </si>
+  <si>
+    <t>Casque de chantier  blanc avec surlunette PC (marquage 2C-1</t>
+  </si>
+  <si>
+    <t>5055660527942</t>
+  </si>
+  <si>
     <t>PIPS20WR</t>
   </si>
   <si>
-    <t>Casque de chantier  blanc avec surlunette PC (marquage 2C-1</t>
-[...1 lines deleted...]
-  <si>
     <t>5055660564473</t>
   </si>
   <si>
-    <t>PIPS20WRSBH</t>
-[...4 lines deleted...]
-  <si>
     <t>PIPS20WRF</t>
   </si>
   <si>
     <t>Casque de chantier  blanc ventillé avec surlunette PC (marquage 2C-1</t>
   </si>
   <si>
     <t>5055660501812</t>
   </si>
   <si>
     <t>PIPS20WRFSBH</t>
   </si>
   <si>
     <t>5055660501805</t>
   </si>
   <si>
     <t>PIPS08CWL</t>
   </si>
   <si>
     <t>Casque de chantier Concept</t>
   </si>
   <si>
     <t>5055660632523</t>
   </si>
   <si>
     <t>€ 42.86561</t>
@@ -636,80 +636,80 @@
   <si>
     <t>5055660564398</t>
   </si>
   <si>
     <t>€ 46.59257</t>
   </si>
   <si>
     <t>PIPS10PLUSEBR</t>
   </si>
   <si>
     <t>Casque de chantier bleu avec écran PC transparent 1mm (marquage 1B)</t>
   </si>
   <si>
     <t>5055660644564</t>
   </si>
   <si>
     <t>PIPS16EWR</t>
   </si>
   <si>
     <t>Casque de chantier en ABS non ventillé</t>
   </si>
   <si>
     <t>5055660577237</t>
   </si>
   <si>
+    <t>PIPS18NB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Casquette de sécurité </t>
+  </si>
+  <si>
+    <t>5055323768866</t>
+  </si>
+  <si>
+    <t>€ 27.68289</t>
+  </si>
+  <si>
+    <t>PIPS38NB</t>
+  </si>
+  <si>
+    <t>5055323794124</t>
+  </si>
+  <si>
+    <t>€ 27.8478</t>
+  </si>
+  <si>
     <t>PIPS28NB</t>
   </si>
   <si>
-    <t xml:space="preserve">Casquette de sécurité </t>
-[...1 lines deleted...]
-  <si>
     <t>5055323772184</t>
   </si>
   <si>
     <t>€ 26.95729</t>
   </si>
   <si>
-    <t>PIPS18NB</t>
-[...16 lines deleted...]
-  <si>
     <t>PIPS38KRP</t>
   </si>
   <si>
     <t>Casquette de sécurité à visière réduite</t>
   </si>
   <si>
     <t>5055323794872</t>
   </si>
   <si>
     <t>PIPS50UFL</t>
   </si>
   <si>
     <t xml:space="preserve">Classic Bonnet sous Casque Universel </t>
   </si>
   <si>
     <t>5055323774744</t>
   </si>
   <si>
     <t>€ 16.84281</t>
   </si>
   <si>
     <t>PIPS590</t>
   </si>
   <si>
     <t>Classic Ecran de Protection Faciale 225mm Polycarbonate Transparent</t>
@@ -864,62 +864,62 @@
   <si>
     <t>PIP252-MFP02-EN</t>
   </si>
   <si>
     <t>Etui  Nylon masques</t>
   </si>
   <si>
     <t>4895171753017</t>
   </si>
   <si>
     <t>€ 1.6491</t>
   </si>
   <si>
     <t>PIP252-C001-EN</t>
   </si>
   <si>
     <t>Etui à lunettes semi rigide refermable par fermeture à glissière</t>
   </si>
   <si>
     <t>4895171736959</t>
   </si>
   <si>
     <t>€ 4.60649</t>
   </si>
   <si>
+    <t>PIP39FG1315RN-9</t>
+  </si>
+  <si>
+    <t>Gant tricoté nylon Rouge, enduction latex crêpé</t>
+  </si>
+  <si>
+    <t>€ 25.56</t>
+  </si>
+  <si>
     <t>PIP39FG1315RN-10</t>
   </si>
   <si>
-    <t>Gant tricoté nylon Rouge, enduction latex crêpé</t>
-[...7 lines deleted...]
-  <si>
     <t>PIP33FG313G-10</t>
   </si>
   <si>
     <t>Gant tricoté polyester, enduction polyuréthane gris</t>
   </si>
   <si>
     <t>€ 13.97</t>
   </si>
   <si>
     <t>PIP33FG313G-9</t>
   </si>
   <si>
     <t>PIP300HV100</t>
   </si>
   <si>
     <t>Heated Vest</t>
   </si>
   <si>
     <t>4895171751402</t>
   </si>
   <si>
     <t>€ 153.41463</t>
   </si>
   <si>
     <t>PIPP_LOGO</t>
@@ -966,162 +966,162 @@
   <si>
     <t>€ 12.67608</t>
   </si>
   <si>
     <t>PIP20901-510</t>
   </si>
   <si>
     <t>Le SAFE 2 flex low Peak est conçu pour être combiné avec des casques de sécurité et toutes les visières HELLBERG de la gamme SAFE</t>
   </si>
   <si>
     <t>7391445230248</t>
   </si>
   <si>
     <t>PIP250-01-0001-EN</t>
   </si>
   <si>
     <t xml:space="preserve">Lunette à branches - oculaire fumé - anti-rayures </t>
   </si>
   <si>
     <t>4895171727483</t>
   </si>
   <si>
     <t>€ 2.18781</t>
   </si>
   <si>
+    <t>PIP250-01-0900-EN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lunette à branches - oculaire incolore - anti-rayures </t>
+  </si>
+  <si>
+    <t>4895171727469</t>
+  </si>
+  <si>
     <t>PIP250-24-0000-EN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lunette à branches - oculaire incolore - anti-rayures </t>
-[...1 lines deleted...]
-  <si>
     <t>4895171727544</t>
   </si>
   <si>
     <t>€ 2.81446</t>
   </si>
   <si>
-    <t>PIP250-01-0900-EN</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP250-06-5501-EN</t>
   </si>
   <si>
     <t xml:space="preserve">Lunette à branches avec bout souple - oculaire fumé - anti-rayures </t>
   </si>
   <si>
     <t>4895171727445</t>
   </si>
   <si>
     <t>€ 2.46266</t>
   </si>
   <si>
     <t>PIP250-06-0000-EN</t>
   </si>
   <si>
     <t xml:space="preserve">Lunette à branches avec bout souple - oculaire incolore - anti-rayures </t>
   </si>
   <si>
     <t>4895171727421</t>
   </si>
   <si>
     <t>PIP250-89-0008EN</t>
   </si>
   <si>
     <t>Lunettes avec nez optique K-HOLE unique en sécurité.</t>
   </si>
   <si>
     <t>4895171730919</t>
   </si>
   <si>
     <t>€ 21.49327</t>
   </si>
   <si>
+    <t>PIP250-89-0004EN</t>
+  </si>
+  <si>
+    <t>4895171730896</t>
+  </si>
+  <si>
+    <t>€ 21.76812</t>
+  </si>
+  <si>
     <t>PIP250-89-0021EN</t>
   </si>
   <si>
     <t>4895171730940</t>
   </si>
   <si>
     <t>€ 12.31328</t>
   </si>
   <si>
-    <t>PIP250-89-0004EN</t>
-[...7 lines deleted...]
-  <si>
     <t>PIPS589</t>
   </si>
   <si>
     <t>Lunettes de protection adaptable sur le casque NEXUS et CONCEPT</t>
   </si>
   <si>
     <t>5055660567283</t>
   </si>
   <si>
     <t>€ 15.61148</t>
   </si>
   <si>
     <t>PIP250-24-0080-EN</t>
   </si>
   <si>
     <t>Lunettes à branches - oculaire incolore - sans traitement</t>
   </si>
   <si>
     <t>4895171727506</t>
   </si>
   <si>
     <t>€ 2.63856</t>
   </si>
   <si>
     <t>PIP270-PM007</t>
   </si>
   <si>
     <t>Masque jetable à coquille FFP2</t>
   </si>
   <si>
-    <t>144895171703463</t>
+    <t>4895171703463</t>
   </si>
   <si>
     <t>€ 1.34127</t>
   </si>
   <si>
     <t>PIP270-PM012</t>
   </si>
   <si>
     <t>Masque jetable à coquille FFP3</t>
   </si>
   <si>
-    <t>14895171703484</t>
+    <t>4895171703487</t>
   </si>
   <si>
     <t>€ 2.5616</t>
   </si>
   <si>
     <t>PIP250-13-0000-EN</t>
   </si>
   <si>
     <t>Oculaires au style moderne et enveloppant
 Branches plates et fines sans point de pression,  16
 grammes- anti-rayures</t>
   </si>
   <si>
     <t>4895171734788</t>
   </si>
   <si>
     <t>€ 1.79202</t>
   </si>
   <si>
     <t>PIP250-13-0020-EN</t>
   </si>
   <si>
     <t>Oculaires au style moderne et enveloppant
 Branches plates et fines sans point de pression,  16
 grammes- anti-rayures et anti-buée</t>
@@ -1505,143 +1505,143 @@
   <si>
     <t>4895171730322</t>
   </si>
   <si>
     <t>PIP39-FG1315/RN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté nylon Rouge</t>
   </si>
   <si>
     <t>4895171729661</t>
   </si>
   <si>
     <t>PIP33-E118-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté nylon bleu</t>
   </si>
   <si>
     <t>4895171737642</t>
   </si>
   <si>
     <t>€ 2.96838</t>
   </si>
   <si>
+    <t>PIP34-FGN019/N-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté nylon gris</t>
+  </si>
+  <si>
+    <t>4895171702916</t>
+  </si>
+  <si>
+    <t>€ 4.04579</t>
+  </si>
+  <si>
     <t>PIP34-FGN018/N-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté nylon gris</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171729722</t>
   </si>
   <si>
     <t>€ 3.58404</t>
   </si>
   <si>
-    <t>PIP34-FGN019/N-(10)</t>
-[...7 lines deleted...]
-  <si>
     <t>PIP33-FG313/G-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté polyester</t>
   </si>
   <si>
     <t>4895171700974</t>
   </si>
   <si>
     <t>€ 1.12132</t>
   </si>
   <si>
+    <t>PIP33-FG313-(10)</t>
+  </si>
+  <si>
+    <t>4895171700912</t>
+  </si>
+  <si>
+    <t>€ 1.26431</t>
+  </si>
+  <si>
+    <t>PIP33-FG313/G-BP-(10)</t>
+  </si>
+  <si>
+    <t>4895171736881</t>
+  </si>
+  <si>
+    <t>€ 1.16536</t>
+  </si>
+  <si>
     <t>PIP33-FG313/N-(10)</t>
   </si>
   <si>
     <t>4895171701032</t>
   </si>
   <si>
     <t>€ 1.2863</t>
   </si>
   <si>
-    <t>PIP33-FG313-(10)</t>
-[...16 lines deleted...]
-  <si>
     <t>PIP34-FGN1001-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté polyester blanc</t>
   </si>
   <si>
     <t>4895171702060</t>
   </si>
   <si>
     <t>€ 1.41823</t>
   </si>
   <si>
+    <t>PIP34-M1001/FC-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté polyester gris</t>
+  </si>
+  <si>
+    <t>4895171714742</t>
+  </si>
+  <si>
+    <t>€ 2.47365</t>
+  </si>
+  <si>
     <t>PIP34-FGN1001/BOB-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté polyester gris</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171701940</t>
   </si>
   <si>
     <t>€ 1.89097</t>
   </si>
   <si>
-    <t>PIP34-M1001/FC-(10)</t>
-[...7 lines deleted...]
-  <si>
     <t>PIP34-FGN1001/N-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté polyester noir</t>
   </si>
   <si>
     <t>4895171723362</t>
   </si>
   <si>
     <t>€ 1.44021</t>
   </si>
   <si>
     <t>PIP55-1600-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture</t>
   </si>
   <si>
     <t>4895171735075</t>
   </si>
   <si>
     <t>€ 4.36462</t>
   </si>
   <si>
     <t>PIP19-D322-EN-(10)</t>
@@ -1727,216 +1727,216 @@
   <si>
     <t>PIP31-530R-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc - Gris Anthracite</t>
   </si>
   <si>
     <t>4895171736133</t>
   </si>
   <si>
     <t>€ 4.2217</t>
   </si>
   <si>
     <t>PIP31-330R-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc- Gris</t>
   </si>
   <si>
     <t>4895171736270</t>
   </si>
   <si>
     <t>€ 3.74895</t>
   </si>
   <si>
+    <t>PIP16-CUT229MS-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR</t>
+  </si>
+  <si>
+    <t>4895171734917</t>
+  </si>
+  <si>
+    <t>€ 9.38888</t>
+  </si>
+  <si>
     <t>PIP16-854-EN-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171737710</t>
   </si>
   <si>
     <t>€ 9.32291</t>
   </si>
   <si>
-    <t>PIP16-CUT229MS-(10)</t>
-[...5 lines deleted...]
-    <t>€ 9.38888</t>
+    <t>PIP16-E160-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR - blanc</t>
+  </si>
+  <si>
+    <t>4895171752904</t>
+  </si>
+  <si>
+    <t>€ 5.33209</t>
   </si>
   <si>
     <t>PIP16-E540-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR - blanc</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171752782</t>
   </si>
   <si>
     <t>€ 6.65137</t>
   </si>
   <si>
-    <t>PIP16-E160-(10)</t>
-[...7 lines deleted...]
-  <si>
     <t>PIP16-452-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR - bleu</t>
   </si>
   <si>
     <t>4895171748587</t>
   </si>
   <si>
     <t>€ 4.61748</t>
   </si>
   <si>
+    <t>PIP16-541-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR - noir</t>
+  </si>
+  <si>
+    <t>4895171752669</t>
+  </si>
+  <si>
+    <t>€ 11.60966</t>
+  </si>
+  <si>
     <t>PIP16-351-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR - noir</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171753956</t>
   </si>
   <si>
     <t>€ 13.59958</t>
   </si>
   <si>
-    <t>PIP16-541-(10)</t>
-[...7 lines deleted...]
-  <si>
     <t>PIP41-1415-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en  POLYKOR™</t>
   </si>
   <si>
     <t>4895171733729</t>
   </si>
   <si>
     <t>€ 9.86162</t>
   </si>
   <si>
     <t>PIP16-MP585-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en HPPE / X7 bleu</t>
   </si>
   <si>
     <t>4895171735266</t>
   </si>
   <si>
     <t>€ 22.69162</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(10)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 10 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746286</t>
   </si>
   <si>
     <t>€ 7.01417</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747603</t>
   </si>
   <si>
+    <t>PIP31-5131R-EN-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171747047</t>
+  </si>
+  <si>
+    <t>€ 5.71688</t>
+  </si>
+  <si>
+    <t>PIP31-5130ER-EN-(10)</t>
+  </si>
+  <si>
+    <t>4895171747467</t>
+  </si>
+  <si>
+    <t>€ 5.39805</t>
+  </si>
+  <si>
     <t>PIP31-5131R-ET-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747955</t>
   </si>
   <si>
     <t>€ 6.21161</t>
   </si>
   <si>
+    <t>PIP31-5231R-EN-(10)</t>
+  </si>
+  <si>
+    <t>4895171747184</t>
+  </si>
+  <si>
+    <t>€ 6.09068</t>
+  </si>
+  <si>
     <t>PIP31-5331R-EN-(10)</t>
   </si>
   <si>
     <t>4895171747320</t>
   </si>
   <si>
     <t>€ 6.47547</t>
-  </si>
-[...25 lines deleted...]
-    <t>€ 5.71688</t>
   </si>
   <si>
     <t>PIP31-5130R-ET-(10)</t>
   </si>
   <si>
     <t>4895171747740</t>
   </si>
   <si>
     <t>€ 5.56296</t>
   </si>
   <si>
     <t>PIP31-5130R-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé - (par 6)</t>
   </si>
   <si>
     <t>4895171746903</t>
   </si>
   <si>
     <t>€ 5.1342</t>
   </si>
   <si>
     <t>PIP16-665-EN-(10)</t>
   </si>
@@ -2001,96 +2001,96 @@
   <si>
     <t>PIP16-326-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en Polykor X7 gris</t>
   </si>
   <si>
     <t>4895171733460</t>
   </si>
   <si>
     <t>€ 7.08014</t>
   </si>
   <si>
     <t>PIP16-315-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en Polykor X7 silver jauge 18</t>
   </si>
   <si>
     <t>4895171733521</t>
   </si>
   <si>
     <t>€ 12.43421</t>
   </si>
   <si>
+    <t>PIP16-560E-(10)</t>
+  </si>
+  <si>
+    <t>TAILLE: 10 Gant tricoté sans couture en Polykor jauge 13</t>
+  </si>
+  <si>
+    <t>4895171730636</t>
+  </si>
+  <si>
+    <t>€ 5.61793</t>
+  </si>
+  <si>
+    <t>PIP16-535-EN-(10)</t>
+  </si>
+  <si>
+    <t>4895171733644</t>
+  </si>
+  <si>
+    <t>€ 6.12366</t>
+  </si>
+  <si>
+    <t>PIP16-533-EN-(10)</t>
+  </si>
+  <si>
+    <t>4895171736706</t>
+  </si>
+  <si>
+    <t>€ 4.55152</t>
+  </si>
+  <si>
     <t>PIP16-560-EN-(10)</t>
   </si>
   <si>
-    <t>TAILLE: 10 Gant tricoté sans couture en Polykor jauge 13</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171729784</t>
   </si>
   <si>
     <t>€ 6.10167</t>
   </si>
   <si>
-    <t>PIP16-535-EN-(10)</t>
-[...16 lines deleted...]
-  <si>
     <t>PIP16-150-EN-(10)</t>
   </si>
   <si>
     <t>4895171729845</t>
   </si>
   <si>
     <t>€ 4.80438</t>
-  </si>
-[...7 lines deleted...]
-    <t>€ 4.55152</t>
   </si>
   <si>
     <t>PIP16-377-EN-(10)</t>
   </si>
   <si>
     <t>TAILLE: 10 Gant tricoté sans couture en Polykor jauge 18</t>
   </si>
   <si>
     <t>4895171732364</t>
   </si>
   <si>
     <t>€ 20.18498</t>
   </si>
   <si>
     <t>PIP16-368-EN-(10)</t>
   </si>
   <si>
     <t>4895171732012</t>
   </si>
   <si>
     <t>€ 10.82909</t>
   </si>
   <si>
     <t>PIP16-323FT-EN-(10)</t>
   </si>
@@ -2318,116 +2318,116 @@
   <si>
     <t>TAILLE: 11 Gant tricoté nylon Orange HV</t>
   </si>
   <si>
     <t>4895171730339</t>
   </si>
   <si>
     <t>PIP39-FG1315/RN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté nylon Rouge</t>
   </si>
   <si>
     <t>4895171729678</t>
   </si>
   <si>
     <t>PIP33-E118-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté nylon bleu</t>
   </si>
   <si>
     <t>4895171737659</t>
   </si>
   <si>
+    <t>PIP34-FGN018/N-(11)</t>
+  </si>
+  <si>
+    <t>TAILLE: 11 Gant tricoté nylon gris</t>
+  </si>
+  <si>
+    <t>4895171729739</t>
+  </si>
+  <si>
     <t>PIP34-FGN019/N-(11)</t>
   </si>
   <si>
-    <t>TAILLE: 11 Gant tricoté nylon gris</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171702923</t>
   </si>
   <si>
-    <t>PIP34-FGN018/N-(11)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP33-FG313/G-BP-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté polyester</t>
   </si>
   <si>
     <t>4895171736898</t>
   </si>
   <si>
+    <t>PIP33-FG313/N-(11)</t>
+  </si>
+  <si>
+    <t>4895171701049</t>
+  </si>
+  <si>
+    <t>PIP33-FG313/G-(11)</t>
+  </si>
+  <si>
+    <t>4895171700981</t>
+  </si>
+  <si>
     <t>PIP33-FG313-(11)</t>
   </si>
   <si>
     <t>4895171700929</t>
   </si>
   <si>
-    <t>PIP33-FG313/N-(11)</t>
-[...10 lines deleted...]
-  <si>
     <t>PIP34-FGN1001-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté polyester blanc</t>
   </si>
   <si>
     <t>4895171702077</t>
   </si>
   <si>
+    <t>PIP34-M1001/FC-(11)</t>
+  </si>
+  <si>
+    <t>TAILLE: 11 Gant tricoté polyester gris</t>
+  </si>
+  <si>
+    <t>4895171714759</t>
+  </si>
+  <si>
     <t>PIP34-FGN1001/BOB-(11)</t>
   </si>
   <si>
-    <t>TAILLE: 11 Gant tricoté polyester gris</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171701957</t>
   </si>
   <si>
-    <t>PIP34-M1001/FC-(11)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP34-FGN1001/N-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté polyester noir</t>
   </si>
   <si>
     <t>4895171723379</t>
   </si>
   <si>
     <t>PIP55-1600-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture</t>
   </si>
   <si>
     <t>4895171735082</t>
   </si>
   <si>
     <t>PIP19-D322-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture Dyneema Diamond Bio-based</t>
   </si>
   <si>
     <t>4895171753789</t>
@@ -2498,168 +2498,168 @@
   <si>
     <t>PIP31-330R-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc- Gris</t>
   </si>
   <si>
     <t>4895171736287</t>
   </si>
   <si>
     <t>PIP16-CUT229MS-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR</t>
   </si>
   <si>
     <t>4895171734924</t>
   </si>
   <si>
     <t>PIP16-854-EN-(11)</t>
   </si>
   <si>
     <t>4895171737727</t>
   </si>
   <si>
+    <t>PIP16-E160-(11)</t>
+  </si>
+  <si>
+    <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR - blanc</t>
+  </si>
+  <si>
+    <t>4895171752911</t>
+  </si>
+  <si>
     <t>PIP16-E540-(11)</t>
   </si>
   <si>
-    <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR - blanc</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171752799</t>
   </si>
   <si>
-    <t>PIP16-E160-(11)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP16-452-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR - bleu</t>
   </si>
   <si>
     <t>4895171748594</t>
   </si>
   <si>
+    <t>PIP16-351-(11)</t>
+  </si>
+  <si>
+    <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR - noir</t>
+  </si>
+  <si>
+    <t>4895171753963</t>
+  </si>
+  <si>
     <t>PIP16-541-(11)</t>
   </si>
   <si>
-    <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR - noir</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171752676</t>
   </si>
   <si>
-    <t>PIP16-351-(11)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP41-1415-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en  POLYKOR™</t>
   </si>
   <si>
     <t>4895171736737</t>
   </si>
   <si>
     <t>PIP16-MP585-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en HPPE / X7 bleu</t>
   </si>
   <si>
     <t>4895171735273</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(11)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 11 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746293</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747610</t>
   </si>
   <si>
+    <t>PIP31-5231R-EN-(11)</t>
+  </si>
+  <si>
+    <t>TAILLE: 11 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171747191</t>
+  </si>
+  <si>
+    <t>PIP31-5130ER-EN-(11)</t>
+  </si>
+  <si>
+    <t>4895171747474</t>
+  </si>
+  <si>
+    <t>PIP31-5130R-ET-(11)</t>
+  </si>
+  <si>
+    <t>4895171747757</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-ET-(11)</t>
+  </si>
+  <si>
+    <t>4895171747962</t>
+  </si>
+  <si>
+    <t>PIP31-5331R-EN-(11)</t>
+  </si>
+  <si>
+    <t>4895171747337</t>
+  </si>
+  <si>
+    <t>PIP31-5130R-EN-(11)</t>
+  </si>
+  <si>
+    <t>4895171746910</t>
+  </si>
+  <si>
     <t>PIP31-5131R-EN-(11)</t>
   </si>
   <si>
-    <t>TAILLE: 11 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747054</t>
-  </si>
-[...34 lines deleted...]
-    <t>4895171747474</t>
   </si>
   <si>
     <t>PIP16-665-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en PolyKor ® et fibre aramide</t>
   </si>
   <si>
     <t>4895171733590</t>
   </si>
   <si>
     <t>PIP16-365-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor</t>
   </si>
   <si>
     <t>4895171733354</t>
   </si>
   <si>
     <t>PIP16-645LG-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor Jaune HV jauge 13</t>
   </si>
@@ -2682,81 +2682,81 @@
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor X7 bleu jauge 18</t>
   </si>
   <si>
     <t>4895171731961</t>
   </si>
   <si>
     <t>PIP16-326-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor X7 gris</t>
   </si>
   <si>
     <t>4895171733477</t>
   </si>
   <si>
     <t>PIP16-315-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor X7 silver jauge 18</t>
   </si>
   <si>
     <t>4895171733538</t>
   </si>
   <si>
+    <t>PIP16-150-EN-(11)</t>
+  </si>
+  <si>
+    <t>TAILLE: 11 Gant tricoté sans couture en Polykor jauge 13</t>
+  </si>
+  <si>
+    <t>4895171729852</t>
+  </si>
+  <si>
+    <t>PIP16-560-EN-(11)</t>
+  </si>
+  <si>
+    <t>4895171729791</t>
+  </si>
+  <si>
+    <t>PIP16-535-EN-(11)</t>
+  </si>
+  <si>
+    <t>4895171733651</t>
+  </si>
+  <si>
     <t>PIP16-560E-(11)</t>
   </si>
   <si>
-    <t>TAILLE: 11 Gant tricoté sans couture en Polykor jauge 13</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171730643</t>
   </si>
   <si>
-    <t>PIP16-150-EN-(11)</t>
-[...10 lines deleted...]
-  <si>
     <t>PIP16-533-EN-(11)</t>
   </si>
   <si>
     <t>4895171736713</t>
-  </si>
-[...4 lines deleted...]
-    <t>4895171733651</t>
   </si>
   <si>
     <t>PIP16-377-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor jauge 18</t>
   </si>
   <si>
     <t>4895171732371</t>
   </si>
   <si>
     <t>PIP16-368-EN-(11)</t>
   </si>
   <si>
     <t>4895171732029</t>
   </si>
   <si>
     <t>PIP16-323-EN-(11)</t>
   </si>
   <si>
     <t>TAILLE: 11 Gant tricoté sans couture en Polykor jaune jauge 15</t>
   </si>
   <si>
     <t>4895171730391</t>
   </si>
@@ -2861,110 +2861,110 @@
   <si>
     <t>TAILLE: 12 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc- Gris</t>
   </si>
   <si>
     <t>4895171736294</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(12)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 12 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746309</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(12)</t>
   </si>
   <si>
     <t>TAILLE: 12 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747627</t>
   </si>
   <si>
+    <t>PIP31-5130R-ET-(12)</t>
+  </si>
+  <si>
+    <t>TAILLE: 12 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171747764</t>
+  </si>
+  <si>
+    <t>PIP31-5331R-EN-(12)</t>
+  </si>
+  <si>
+    <t>4895171747344</t>
+  </si>
+  <si>
+    <t>PIP31-5231R-EN-(12)</t>
+  </si>
+  <si>
+    <t>4895171747207</t>
+  </si>
+  <si>
     <t>PIP31-5131R-ET-(12)</t>
   </si>
   <si>
-    <t>TAILLE: 12 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747979</t>
   </si>
   <si>
-    <t>PIP31-5130R-ET-(12)</t>
-[...2 lines deleted...]
-    <t>4895171747764</t>
+    <t>PIP31-5131R-EN-(12)</t>
+  </si>
+  <si>
+    <t>4895171747061</t>
   </si>
   <si>
     <t>PIP31-5130ER-EN-(12)</t>
   </si>
   <si>
     <t>4895171747481</t>
   </si>
   <si>
-    <t>PIP31-5231R-EN-(12)</t>
-[...16 lines deleted...]
-  <si>
     <t>PIP31-5130R-EN-(12)</t>
   </si>
   <si>
     <t>4895171746927</t>
   </si>
   <si>
+    <t>PIP16-533-EN-(12)</t>
+  </si>
+  <si>
+    <t>TAILLE: 12 Gant tricoté sans couture en Polykor jauge 13</t>
+  </si>
+  <si>
+    <t>4895171736720</t>
+  </si>
+  <si>
     <t>PIP16-560-EN-(12)</t>
   </si>
   <si>
-    <t>TAILLE: 12 Gant tricoté sans couture en Polykor jauge 13</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171736744</t>
   </si>
   <si>
-    <t>PIP16-533-EN-(12)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP15-8152ER-(12)</t>
   </si>
   <si>
     <t>TAILLE: 12 Support tricoté sans couture en PET recyclé</t>
   </si>
   <si>
     <t>4895171748181</t>
   </si>
   <si>
     <t>PIP16-1835R-(12)</t>
   </si>
   <si>
     <t>TAILLE: 12 Support tricoté sans couture en PET recyclé, Screen Touch</t>
   </si>
   <si>
     <t>4895171748327</t>
   </si>
   <si>
     <t>PIP263-11001</t>
   </si>
   <si>
     <t>TAILLE: 24 Casques anti-bruit POP</t>
   </si>
   <si>
     <t>7391445012066</t>
@@ -3071,71 +3071,71 @@
   <si>
     <t>TAILLE: 30 Casque anti-bruit électronique Relax avec récepteur radio AM / FM. SNR 30 dB. EN 352-1</t>
   </si>
   <si>
     <t>7391441001132</t>
   </si>
   <si>
     <t>PIP264-47002</t>
   </si>
   <si>
     <t>TAILLE: 30 Casque anti-bruit électronique SNR 30 dB. EN 352-1</t>
   </si>
   <si>
     <t>7391441001156</t>
   </si>
   <si>
     <t>PIP85001</t>
   </si>
   <si>
     <t>TAILLE: 30 Communication casque à casque (PMR 446 MHz) Microphones d'écoute active</t>
   </si>
   <si>
     <t>€ 1192.62912</t>
   </si>
   <si>
+    <t>PIP44102-001</t>
+  </si>
+  <si>
+    <t>TAILLE: 30 Coussins d'oreille doux et larges avec un système "snap-in" intelligent</t>
+  </si>
+  <si>
+    <t>7391441000616</t>
+  </si>
+  <si>
+    <t>€ 55.94847</t>
+  </si>
+  <si>
     <t>PIP44202-001</t>
   </si>
   <si>
-    <t>TAILLE: 30 Coussins d'oreille doux et larges avec un système "snap-in" intelligent</t>
-[...1 lines deleted...]
-  <si>
     <t>7391441000609</t>
   </si>
   <si>
     <t>€ 50.97918</t>
   </si>
   <si>
-    <t>PIP44102-001</t>
-[...7 lines deleted...]
-  <si>
     <t>PIP263-41002</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 30 SECURE 2 (à partir de 100 dB) SNR 30 dB. EN 352-1. </t>
   </si>
   <si>
     <t>7391441000296</t>
   </si>
   <si>
     <t>€ 25.48947</t>
   </si>
   <si>
     <t>PIP263-43002</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 30 SECURE 2 NUQUE (usage à partir de 100 dB) SNR 30 dB. EN 352-3. </t>
   </si>
   <si>
     <t>7391441000357</t>
   </si>
   <si>
     <t>€ 28.25339</t>
   </si>
   <si>
     <t>PIP263-42003</t>
@@ -3170,113 +3170,113 @@
   <si>
     <t>7391441000371</t>
   </si>
   <si>
     <t>€ 31.55474</t>
   </si>
   <si>
     <t>PIP31-384R-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant 3RX bleu tricoté sans couture en fibres recyclées</t>
   </si>
   <si>
     <t>4895171754038</t>
   </si>
   <si>
     <t>PIP16-VRX380-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté en fil d'ingéniérie jauge 18</t>
   </si>
   <si>
     <t>4895171737888</t>
   </si>
   <si>
+    <t>PIP34-600-EN-(6)</t>
+  </si>
+  <si>
+    <t>TAILLE: 6 Gant tricoté en nylon bleu en jauge 15</t>
+  </si>
+  <si>
+    <t>4895171731237</t>
+  </si>
+  <si>
     <t>PIP34-648B-EN-(6)</t>
   </si>
   <si>
-    <t>TAILLE: 6 Gant tricoté en nylon bleu en jauge 15</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171751778</t>
   </si>
   <si>
-    <t>PIP34-600-EN-(6)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP34-315-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté en polyester bleu</t>
   </si>
   <si>
     <t>4895171752140</t>
   </si>
   <si>
     <t>PIP33-E118-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté nylon bleu</t>
   </si>
   <si>
     <t>4895171737604</t>
   </si>
   <si>
     <t>PIP34-FGN019/N-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté nylon gris</t>
   </si>
   <si>
     <t>4895171735877</t>
   </si>
   <si>
     <t>PIP34-FGN018/N-(6)</t>
   </si>
   <si>
     <t>4895171729685</t>
   </si>
   <si>
+    <t>PIP33-FG313/G-BP-(6)</t>
+  </si>
+  <si>
+    <t>TAILLE: 6 Gant tricoté polyester</t>
+  </si>
+  <si>
+    <t>4895171736843</t>
+  </si>
+  <si>
     <t>PIP33-FG313/G-(6)</t>
   </si>
   <si>
-    <t>TAILLE: 6 Gant tricoté polyester</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171700936</t>
   </si>
   <si>
-    <t>PIP33-FG313/G-BP-(6)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP33-FG313/N-(6)</t>
   </si>
   <si>
     <t>4895171700998</t>
   </si>
   <si>
     <t>PIP33-FG313-(6)</t>
   </si>
   <si>
     <t>4895171700875</t>
   </si>
   <si>
     <t>PIP34-FGN1001-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté polyester blanc</t>
   </si>
   <si>
     <t>4895171702022</t>
   </si>
   <si>
     <t>PIP34-FGN1001/N-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté polyester noir</t>
@@ -3386,87 +3386,87 @@
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en  POLYKOR - noir</t>
   </si>
   <si>
     <t>4895171752621</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(6)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 6 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746248</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747566</t>
   </si>
   <si>
+    <t>PIP31-5131R-ET-(6)</t>
+  </si>
+  <si>
+    <t>TAILLE: 6 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171747917</t>
+  </si>
+  <si>
     <t>PIP31-5331R-EN-(6)</t>
   </si>
   <si>
-    <t>TAILLE: 6 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747283</t>
   </si>
   <si>
+    <t>PIP31-5131R-EN-(6)</t>
+  </si>
+  <si>
+    <t>4895171747009</t>
+  </si>
+  <si>
+    <t>PIP31-5130R-ET-(6)</t>
+  </si>
+  <si>
+    <t>4895171747702</t>
+  </si>
+  <si>
     <t>PIP31-5130R-EN-(6)</t>
   </si>
   <si>
     <t>4895171746866</t>
   </si>
   <si>
     <t>PIP31-5231R-EN-(6)</t>
   </si>
   <si>
     <t>4895171747146</t>
-  </si>
-[...16 lines deleted...]
-    <t>4895171747009</t>
   </si>
   <si>
     <t>PIP31-5130ER-EN-(6)</t>
   </si>
   <si>
     <t>4895171747429</t>
   </si>
   <si>
     <t>PIP16-665-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en PolyKor ® et fibre aramide</t>
   </si>
   <si>
     <t>4895171733545</t>
   </si>
   <si>
     <t>PIP16-365-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en Polykor</t>
   </si>
   <si>
     <t>4895171733309</t>
   </si>
@@ -3486,90 +3486,90 @@
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en Polykor X7 bleu jauge 18</t>
   </si>
   <si>
     <t>4895171731916</t>
   </si>
   <si>
     <t>PIP16-326-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en Polykor X7 gris</t>
   </si>
   <si>
     <t>4895171733422</t>
   </si>
   <si>
     <t>PIP16-315-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en Polykor X7 silver jauge 18</t>
   </si>
   <si>
     <t>4895171733484</t>
   </si>
   <si>
+    <t>PIP16-560E-(6)</t>
+  </si>
+  <si>
+    <t>TAILLE: 6 Gant tricoté sans couture en Polykor jauge 13</t>
+  </si>
+  <si>
+    <t>4895171732845</t>
+  </si>
+  <si>
+    <t>PIP16-560-EN-(6)</t>
+  </si>
+  <si>
+    <t>4895171729746</t>
+  </si>
+  <si>
     <t>PIP16-535-EN-(6)</t>
   </si>
   <si>
-    <t>TAILLE: 6 Gant tricoté sans couture en Polykor jauge 13</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171733606</t>
   </si>
   <si>
     <t>PIP16-533-EN-(6)</t>
   </si>
   <si>
     <t>4895171736669</t>
   </si>
   <si>
-    <t>PIP16-560-EN-(6)</t>
-[...8 lines deleted...]
-    <t>4895171732845</t>
+    <t>PIP16-377-EN-(6)</t>
+  </si>
+  <si>
+    <t>TAILLE: 6 Gant tricoté sans couture en Polykor jauge 18</t>
+  </si>
+  <si>
+    <t>4895171732326</t>
   </si>
   <si>
     <t>PIP16-368-EN-(6)</t>
   </si>
   <si>
-    <t>TAILLE: 6 Gant tricoté sans couture en Polykor jauge 18</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171731978</t>
-  </si>
-[...4 lines deleted...]
-    <t>4895171732326</t>
   </si>
   <si>
     <t>PIP16-323-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en Polykor jaune jauge 15</t>
   </si>
   <si>
     <t>4895171736836</t>
   </si>
   <si>
     <t>PIP16-313-EN-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Gant tricoté sans couture en polykor X7 bleu jauge 18</t>
   </si>
   <si>
     <t>4895171733361</t>
   </si>
   <si>
     <t>PIP15-8152ER-(6)</t>
   </si>
   <si>
     <t>TAILLE: 6 Support tricoté sans couture en PET recyclé</t>
   </si>
@@ -3692,71 +3692,71 @@
   <si>
     <t>PIP33-E118-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté nylon bleu</t>
   </si>
   <si>
     <t>4895171737611</t>
   </si>
   <si>
     <t>PIP34-FGN018/N-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté nylon gris</t>
   </si>
   <si>
     <t>4895171729692</t>
   </si>
   <si>
     <t>PIP34-FGN019/N-(7)</t>
   </si>
   <si>
     <t>4895171702886</t>
   </si>
   <si>
+    <t>PIP33-FG313/G-BP-(7)</t>
+  </si>
+  <si>
+    <t>TAILLE: 7 Gant tricoté polyester</t>
+  </si>
+  <si>
+    <t>4895171736850</t>
+  </si>
+  <si>
+    <t>PIP33-FG313/G-(7)</t>
+  </si>
+  <si>
+    <t>4895171700943</t>
+  </si>
+  <si>
     <t>PIP33-FG313/N-(7)</t>
   </si>
   <si>
-    <t>TAILLE: 7 Gant tricoté polyester</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171701001</t>
   </si>
   <si>
-    <t>PIP33-FG313/G-(7)</t>
-[...10 lines deleted...]
-  <si>
     <t>PIP33-FG313-(7)</t>
   </si>
   <si>
     <t>4895171700882</t>
   </si>
   <si>
     <t>PIP34-FGN1001-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté polyester blanc</t>
   </si>
   <si>
     <t>4895171702039</t>
   </si>
   <si>
     <t>PIP34-FGN1001/N-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté polyester noir</t>
   </si>
   <si>
     <t>4895171723331</t>
   </si>
   <si>
     <t>PIP55-1600-EN-(7)</t>
@@ -3818,174 +3818,174 @@
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc - BlueGRS</t>
   </si>
   <si>
     <t>4895171736171</t>
   </si>
   <si>
     <t>PIP31-530R-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc - Gris Anthracite</t>
   </si>
   <si>
     <t>4895171736102</t>
   </si>
   <si>
     <t>PIP31-330R-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc- Gris</t>
   </si>
   <si>
     <t>4895171736249</t>
   </si>
   <si>
+    <t>PIP16-854-EN-(7)</t>
+  </si>
+  <si>
+    <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR</t>
+  </si>
+  <si>
+    <t>4895171737680</t>
+  </si>
+  <si>
     <t>PIP16-CUT229MS-(7)</t>
   </si>
   <si>
-    <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171734887</t>
   </si>
   <si>
-    <t>PIP16-854-EN-(7)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP16-E540-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR - blanc</t>
   </si>
   <si>
     <t>4895171752751</t>
   </si>
   <si>
     <t>PIP16-E160-(7)</t>
   </si>
   <si>
     <t>4895171752874</t>
   </si>
   <si>
     <t>PIP16-452-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR - bleu</t>
   </si>
   <si>
     <t>4895171748556</t>
   </si>
   <si>
+    <t>PIP16-351-(7)</t>
+  </si>
+  <si>
+    <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR - noir</t>
+  </si>
+  <si>
+    <t>4895171753925</t>
+  </si>
+  <si>
     <t>PIP16-541-(7)</t>
   </si>
   <si>
-    <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR - noir</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171752638</t>
   </si>
   <si>
-    <t>PIP16-351-(7)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP41-1415-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en  POLYKOR™</t>
   </si>
   <si>
     <t>4895171754410</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(7)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 7 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746255</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747573</t>
   </si>
   <si>
+    <t>PIP31-5130R-EN-(7)</t>
+  </si>
+  <si>
+    <t>TAILLE: 7 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171746873</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-ET-(7)</t>
+  </si>
+  <si>
+    <t>4895171747924</t>
+  </si>
+  <si>
+    <t>PIP31-5231R-EN-(7)</t>
+  </si>
+  <si>
+    <t>4895171747153</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-EN-(7)</t>
+  </si>
+  <si>
+    <t>4895171747016</t>
+  </si>
+  <si>
+    <t>PIP31-5331R-EN-(7)</t>
+  </si>
+  <si>
+    <t>4895171747290</t>
+  </si>
+  <si>
     <t>PIP31-5130R-ET-(7)</t>
   </si>
   <si>
-    <t>TAILLE: 7 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747719</t>
   </si>
   <si>
     <t>PIP31-5130ER-EN-(7)</t>
   </si>
   <si>
     <t>4895171747436</t>
-  </si>
-[...28 lines deleted...]
-    <t>4895171747924</t>
   </si>
   <si>
     <t>PIP16-665-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en PolyKor ® et fibre aramide</t>
   </si>
   <si>
     <t>4895171733552</t>
   </si>
   <si>
     <t>PIP16-365-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor</t>
   </si>
   <si>
     <t>4895171733316</t>
   </si>
   <si>
     <t>PIP16-645LG-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor Jaune HV jauge 13</t>
   </si>
@@ -4008,81 +4008,81 @@
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor X7 bleu jauge 18</t>
   </si>
   <si>
     <t>4895171731923</t>
   </si>
   <si>
     <t>PIP16-326-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor X7 gris</t>
   </si>
   <si>
     <t>4895171733439</t>
   </si>
   <si>
     <t>PIP16-315-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor X7 silver jauge 18</t>
   </si>
   <si>
     <t>4895171733491</t>
   </si>
   <si>
+    <t>PIP16-535-EN-(7)</t>
+  </si>
+  <si>
+    <t>TAILLE: 7 Gant tricoté sans couture en Polykor jauge 13</t>
+  </si>
+  <si>
+    <t>4895171733613</t>
+  </si>
+  <si>
+    <t>PIP16-560E-(7)</t>
+  </si>
+  <si>
+    <t>4895171730605</t>
+  </si>
+  <si>
+    <t>PIP16-560-EN-(7)</t>
+  </si>
+  <si>
+    <t>4895171729753</t>
+  </si>
+  <si>
+    <t>PIP16-533-EN-(7)</t>
+  </si>
+  <si>
+    <t>4895171736676</t>
+  </si>
+  <si>
     <t>PIP16-150-EN-(7)</t>
   </si>
   <si>
-    <t>TAILLE: 7 Gant tricoté sans couture en Polykor jauge 13</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171729814</t>
-  </si>
-[...22 lines deleted...]
-    <t>4895171733613</t>
   </si>
   <si>
     <t>PIP16-368-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor jauge 18</t>
   </si>
   <si>
     <t>4895171731985</t>
   </si>
   <si>
     <t>PIP16-377-EN-(7)</t>
   </si>
   <si>
     <t>4895171732333</t>
   </si>
   <si>
     <t>PIP16-323-EN-(7)</t>
   </si>
   <si>
     <t>TAILLE: 7 Gant tricoté sans couture en Polykor jaune jauge 15</t>
   </si>
   <si>
     <t>4895171730353</t>
   </si>
@@ -4169,51 +4169,51 @@
     <t>PIP56-E622-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant enduit en nitrile avec une double enduction en nitrile micro-surface</t>
   </si>
   <si>
     <t>4895171735105</t>
   </si>
   <si>
     <t>PIP306BL
 -(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant jetable en nitrile Bleu</t>
   </si>
   <si>
     <t>5391515868670</t>
   </si>
   <si>
     <t>PIP246BK-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant jetable en nitrile Noir</t>
   </si>
   <si>
-    <t>5391515867611</t>
+    <t>5391515867567</t>
   </si>
   <si>
     <t>PIP246OR
 -(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant jetable en nitrile Orange</t>
   </si>
   <si>
     <t>5391515867710</t>
   </si>
   <si>
     <t>PIP16-X585-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté PolyKor</t>
   </si>
   <si>
     <t>4895171742165</t>
   </si>
   <si>
     <t>PIP16-VRX380-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté en fil d'ingéniérie jauge 18</t>
@@ -4275,77 +4275,77 @@
   <si>
     <t>PIP33-E118-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté nylon bleu</t>
   </si>
   <si>
     <t>4895171737628</t>
   </si>
   <si>
     <t>PIP34-FGN018/N-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté nylon gris</t>
   </si>
   <si>
     <t>4895171729708</t>
   </si>
   <si>
     <t>PIP34-FGN019/N-(8)</t>
   </si>
   <si>
     <t>4895171702893</t>
   </si>
   <si>
+    <t>PIP33-FG313/G-BP-(8)</t>
+  </si>
+  <si>
+    <t>TAILLE: 8 Gant tricoté polyester</t>
+  </si>
+  <si>
+    <t>4895171736867</t>
+  </si>
+  <si>
     <t>PIP33-FG313/N-(8)</t>
   </si>
   <si>
-    <t>TAILLE: 8 Gant tricoté polyester</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171701018</t>
   </si>
   <si>
+    <t>PIP33-FG313/G-(8)</t>
+  </si>
+  <si>
+    <t>4895171700950</t>
+  </si>
+  <si>
     <t>PIP33-FG313-(8)</t>
   </si>
   <si>
     <t>4895171700899</t>
   </si>
   <si>
-    <t>PIP33-FG313/G-BP-(8)</t>
-[...10 lines deleted...]
-  <si>
     <t>PIP34-FGN1001-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté polyester blanc</t>
   </si>
   <si>
     <t>4895171702046</t>
   </si>
   <si>
     <t>PIP34-M1001/FC-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté polyester gris</t>
   </si>
   <si>
     <t>4895171714728</t>
   </si>
   <si>
     <t>PIP34-FGN1001/BOB-(8)</t>
   </si>
   <si>
     <t>4895171701926</t>
   </si>
   <si>
     <t>PIP34-FGN1001/N-(8)</t>
@@ -4515,93 +4515,93 @@
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en HPPE / X7 bleu</t>
   </si>
   <si>
     <t>4895171735242</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(8)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 8 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746262</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747580</t>
   </si>
   <si>
+    <t>PIP31-5130R-EN-(8)</t>
+  </si>
+  <si>
+    <t>TAILLE: 8 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171746880</t>
+  </si>
+  <si>
+    <t>PIP31-5130ER-EN-(8)</t>
+  </si>
+  <si>
+    <t>4895171747443</t>
+  </si>
+  <si>
+    <t>PIP31-5130R-ET-(8)</t>
+  </si>
+  <si>
+    <t>4895171747726</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-EN-(8)</t>
+  </si>
+  <si>
+    <t>4895171747023</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-ET-(8)</t>
+  </si>
+  <si>
+    <t>4895171747931</t>
+  </si>
+  <si>
+    <t>PIP31-5231R-EN-(8)</t>
+  </si>
+  <si>
+    <t>4895171747160</t>
+  </si>
+  <si>
     <t>PIP31-5331R-EN-(8)</t>
   </si>
   <si>
-    <t>TAILLE: 8 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747306</t>
-  </si>
-[...34 lines deleted...]
-    <t>4895171747160</t>
   </si>
   <si>
     <t>PIP16-665-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en PolyKor ® et fibre aramide</t>
   </si>
   <si>
     <t>4895171733569</t>
   </si>
   <si>
     <t>PIP16-365-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en Polykor</t>
   </si>
   <si>
     <t>4895171733323</t>
   </si>
   <si>
     <t>PIP16-645LG-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en Polykor Jaune HV jauge 13</t>
   </si>
@@ -4633,60 +4633,60 @@
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en Polykor X7 gris</t>
   </si>
   <si>
     <t>4895171733446</t>
   </si>
   <si>
     <t>PIP16-315-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en Polykor X7 silver jauge 18</t>
   </si>
   <si>
     <t>4895171733507</t>
   </si>
   <si>
     <t>PIP16-150-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en Polykor jauge 13</t>
   </si>
   <si>
     <t>4895171729821</t>
   </si>
   <si>
+    <t>PIP16-535-EN-(8)</t>
+  </si>
+  <si>
+    <t>4895171733620</t>
+  </si>
+  <si>
     <t>PIP16-533-EN-(8)</t>
   </si>
   <si>
     <t>4895171736683</t>
-  </si>
-[...4 lines deleted...]
-    <t>4895171733620</t>
   </si>
   <si>
     <t>PIP16-560-EN-(8)</t>
   </si>
   <si>
     <t>4895171729760</t>
   </si>
   <si>
     <t>PIP16-560E-(8)</t>
   </si>
   <si>
     <t>4895171730612</t>
   </si>
   <si>
     <t>PIP16-377-EN-(8)</t>
   </si>
   <si>
     <t>TAILLE: 8 Gant tricoté sans couture en Polykor jauge 18</t>
   </si>
   <si>
     <t>4895171732340</t>
   </si>
   <si>
     <t>PIP16-368-EN-(8)</t>
   </si>
@@ -4924,92 +4924,92 @@
   <si>
     <t>PIP34-FGN018/N-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté nylon gris</t>
   </si>
   <si>
     <t>4895171729715</t>
   </si>
   <si>
     <t>PIP34-FGN019/N-(9)</t>
   </si>
   <si>
     <t>4895171702909</t>
   </si>
   <si>
     <t>PIP33-FG313/N-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté polyester</t>
   </si>
   <si>
     <t>4895171701025</t>
   </si>
   <si>
+    <t>PIP33-FG313-(9)</t>
+  </si>
+  <si>
+    <t>4895171700905</t>
+  </si>
+  <si>
     <t>PIP33-FG313/G-BP-(9)</t>
   </si>
   <si>
     <t>4895171736874</t>
   </si>
   <si>
-    <t>PIP33-FG313-(9)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP33-FG313/G-(9)</t>
   </si>
   <si>
     <t>4895171700967</t>
   </si>
   <si>
     <t>PIP34-FGN1001-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté polyester blanc</t>
   </si>
   <si>
     <t>4895171702053</t>
   </si>
   <si>
+    <t>PIP34-FGN1001/BOB-(9)</t>
+  </si>
+  <si>
+    <t>TAILLE: 9 Gant tricoté polyester gris</t>
+  </si>
+  <si>
+    <t>4895171701933</t>
+  </si>
+  <si>
     <t>PIP34-M1001/FC-(9)</t>
   </si>
   <si>
-    <t>TAILLE: 9 Gant tricoté polyester gris</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171714735</t>
   </si>
   <si>
-    <t>PIP34-FGN1001/BOB-(9)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP34-FGN1001/N-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté polyester noir</t>
   </si>
   <si>
     <t>4895171723355</t>
   </si>
   <si>
     <t>PIP55-1600-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture</t>
   </si>
   <si>
     <t>4895171735068</t>
   </si>
   <si>
     <t>PIP19-D322-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture Dyneema Diamond Bio-based</t>
   </si>
   <si>
     <t>4895171753765</t>
@@ -5080,65 +5080,65 @@
   <si>
     <t>PIP31-330R-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture avec 90% PET (polytéréphtalate d'éthylène) et 10% de Elasthanne blanc- Gris</t>
   </si>
   <si>
     <t>4895171736263</t>
   </si>
   <si>
     <t>PIP16-CUT229MS-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en  POLYKOR</t>
   </si>
   <si>
     <t>4895171734900</t>
   </si>
   <si>
     <t>PIP16-854-EN-(9)</t>
   </si>
   <si>
     <t>4895171737703</t>
   </si>
   <si>
+    <t>PIP16-E540-(9)</t>
+  </si>
+  <si>
+    <t>TAILLE: 9 Gant tricoté sans couture en  POLYKOR - blanc</t>
+  </si>
+  <si>
+    <t>4895171752775</t>
+  </si>
+  <si>
     <t>PIP16-E160-(9)</t>
   </si>
   <si>
-    <t>TAILLE: 9 Gant tricoté sans couture en  POLYKOR - blanc</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171752898</t>
   </si>
   <si>
-    <t>PIP16-E540-(9)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP16-452-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en  POLYKOR - bleu</t>
   </si>
   <si>
     <t>4895171748570</t>
   </si>
   <si>
     <t>PIP16-541-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en  POLYKOR - noir</t>
   </si>
   <si>
     <t>4895171752652</t>
   </si>
   <si>
     <t>PIP16-351-(9)</t>
   </si>
   <si>
     <t>4895171753949</t>
   </si>
   <si>
     <t>PIP41-1415-EN-(9)</t>
@@ -5155,93 +5155,93 @@
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en HPPE / X7 bleu</t>
   </si>
   <si>
     <t>4895171735259</t>
   </si>
   <si>
     <t>PIP16-133R-EN-(9)</t>
   </si>
   <si>
     <t xml:space="preserve">TAILLE: 9 Gant tricoté sans couture en PET (polytéréphtalate d'éthylène) recyclé - Gris, screen touch </t>
   </si>
   <si>
     <t>4895171746279</t>
   </si>
   <si>
     <t>PIP31-3150ER-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en PET Gris (polytéréphtalate d'éthylène) recyclé</t>
   </si>
   <si>
     <t>4895171747597</t>
   </si>
   <si>
+    <t>PIP31-5130R-ET-(9)</t>
+  </si>
+  <si>
+    <t>TAILLE: 9 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
+  </si>
+  <si>
+    <t>4895171747733</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-EN-(9)</t>
+  </si>
+  <si>
+    <t>4895171747030</t>
+  </si>
+  <si>
+    <t>PIP31-5331R-EN-(9)</t>
+  </si>
+  <si>
+    <t>4895171747313</t>
+  </si>
+  <si>
+    <t>PIP31-5231R-EN-(9)</t>
+  </si>
+  <si>
+    <t>4895171747177</t>
+  </si>
+  <si>
+    <t>PIP31-5130R-EN-(9)</t>
+  </si>
+  <si>
+    <t>4895171746897</t>
+  </si>
+  <si>
+    <t>PIP31-5131R-ET-(9)</t>
+  </si>
+  <si>
+    <t>4895171747948</t>
+  </si>
+  <si>
     <t>PIP31-5130ER-EN-(9)</t>
   </si>
   <si>
-    <t>TAILLE: 9 Gant tricoté sans couture en PET noir (polytéréphtalate d'éthylène) recyclé</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171747450</t>
-  </si>
-[...34 lines deleted...]
-    <t>4895171747030</t>
   </si>
   <si>
     <t>PIP16-665-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en PolyKor ® et fibre aramide</t>
   </si>
   <si>
     <t>4895171733576</t>
   </si>
   <si>
     <t>PIP16-365-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en Polykor</t>
   </si>
   <si>
     <t>4895171733330</t>
   </si>
   <si>
     <t>PIP16-645LG-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en Polykor Jaune HV jauge 13</t>
   </si>
@@ -5264,113 +5264,113 @@
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en Polykor X7 bleu jauge 18</t>
   </si>
   <si>
     <t>4895171731947</t>
   </si>
   <si>
     <t>PIP16-326-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en Polykor X7 gris</t>
   </si>
   <si>
     <t>4895171733453</t>
   </si>
   <si>
     <t>PIP16-315-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en Polykor X7 silver jauge 18</t>
   </si>
   <si>
     <t>4895171733514</t>
   </si>
   <si>
+    <t>PIP16-533-EN-(9)</t>
+  </si>
+  <si>
+    <t>TAILLE: 9 Gant tricoté sans couture en Polykor jauge 13</t>
+  </si>
+  <si>
+    <t>4895171736690</t>
+  </si>
+  <si>
     <t>PIP16-560-EN-(9)</t>
   </si>
   <si>
-    <t>TAILLE: 9 Gant tricoté sans couture en Polykor jauge 13</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171729777</t>
   </si>
   <si>
+    <t>PIP16-150-EN-(9)</t>
+  </si>
+  <si>
+    <t>4895171729838</t>
+  </si>
+  <si>
     <t>PIP16-560E-(9)</t>
   </si>
   <si>
     <t>4895171730629</t>
   </si>
   <si>
     <t>PIP16-535-EN-(9)</t>
   </si>
   <si>
     <t>4895171733637</t>
   </si>
   <si>
-    <t>PIP16-150-EN-(9)</t>
-[...10 lines deleted...]
-  <si>
     <t>PIP16-368-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en Polykor jauge 18</t>
   </si>
   <si>
     <t>4895171732005</t>
   </si>
   <si>
     <t>PIP16-377-EN-(9)</t>
   </si>
   <si>
     <t>4895171732357</t>
   </si>
   <si>
+    <t>PIP16-323FT-EN-(9)</t>
+  </si>
+  <si>
+    <t>TAILLE: 9 Gant tricoté sans couture en Polykor jaune jauge 15</t>
+  </si>
+  <si>
+    <t>4895171736409</t>
+  </si>
+  <si>
     <t>PIP16-323-EN-(9)</t>
   </si>
   <si>
-    <t>TAILLE: 9 Gant tricoté sans couture en Polykor jaune jauge 15</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171730377</t>
   </si>
   <si>
-    <t>PIP16-323FT-EN-(9)</t>
-[...4 lines deleted...]
-  <si>
     <t>PIP16-313-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture en polykor X7 bleu jauge 18</t>
   </si>
   <si>
     <t>4895171733392</t>
   </si>
   <si>
     <t>PIP09-K1218-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sans couture noir en KEVLAR jauge 18</t>
   </si>
   <si>
     <t>4895171730131</t>
   </si>
   <si>
     <t>PIP16-820-EN-(9)</t>
   </si>
   <si>
     <t>TAILLE: 9 Gant tricoté sanscouture en  POLYKOR</t>
   </si>
   <si>
     <t>4895171730841</t>
@@ -5408,66 +5408,66 @@
   <si>
     <t>PIPELFCP-002-(L)</t>
   </si>
   <si>
     <t>TAILLE: L Doigtiers en LATEX BLANC non poudré et non chloré</t>
   </si>
   <si>
     <t>€ 2.7485</t>
   </si>
   <si>
     <t>PIP200-I602-(M)</t>
   </si>
   <si>
     <t>TAILLE: M Combinaison jetable avec capuche en polypropylène</t>
   </si>
   <si>
     <t>14895171711700</t>
   </si>
   <si>
     <t>PIPELFCP-002-(M)</t>
   </si>
   <si>
     <t>TAILLE: M Doigtiers en LATEX BLANC non poudré et non chloré</t>
   </si>
   <si>
+    <t>PIPILNY-(Tailleunique)</t>
+  </si>
+  <si>
+    <t>TAILLE: Taille unique Les "Interlock" sont des clips qui aident à reduire les blessures à la main en gardant des gants et autre EPI à portée de main.</t>
+  </si>
+  <si>
+    <t>4895171715817</t>
+  </si>
+  <si>
+    <t>€ 3.07832</t>
+  </si>
+  <si>
     <t>PIPILB-(Tailleunique)</t>
   </si>
   <si>
-    <t>TAILLE: Taille unique Les "Interlock" sont des clips qui aident à reduire les blessures à la main en gardant des gants et autre EPI à portée de main.</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171736003</t>
-  </si>
-[...7 lines deleted...]
-    <t>4895171715817</t>
   </si>
   <si>
     <t>PIP200-I602-(XL)</t>
   </si>
   <si>
     <t>TAILLE: XL Combinaison jetable avec capuche en polypropylène</t>
   </si>
   <si>
     <t>14895171711724</t>
   </si>
   <si>
     <t>PIPELFCP-002-(XL)</t>
   </si>
   <si>
     <t>TAILLE: XL Doigtiers en LATEX BLANC non poudré et non chloré</t>
   </si>
   <si>
     <t>PIP200-I602-(XXL)</t>
   </si>
   <si>
     <t>TAILLE: XXL Combinaison jetable avec capuche en polypropylène</t>
   </si>
   <si>
     <t>14895171711731</t>
   </si>
@@ -5796,63 +5796,63 @@
   <si>
     <t>PIP250-56-0020-EN</t>
   </si>
   <si>
     <t>oculaire incolore - anti-rayures et anti-buée</t>
   </si>
   <si>
     <t>4895171727605</t>
   </si>
   <si>
     <t>€ 6.14565</t>
   </si>
   <si>
     <t>PIP250-93-0020EN</t>
   </si>
   <si>
     <t>oculaire incolore - anti-rayures et anti-buée - branches réglables noires / co-injectées rouges</t>
   </si>
   <si>
     <t>4895171745616</t>
   </si>
   <si>
     <t>€ 7.8827</t>
   </si>
   <si>
+    <t>PIP250-95-0520-EN</t>
+  </si>
+  <si>
+    <t>oculaire incolore - anti-rayures et anti-buée KN - branches flexibles</t>
+  </si>
+  <si>
+    <t>4895171753598</t>
+  </si>
+  <si>
     <t>PIP250-95-1520-EN</t>
   </si>
   <si>
-    <t>oculaire incolore - anti-rayures et anti-buée KN - branches flexibles</t>
-[...1 lines deleted...]
-  <si>
     <t>4895171753659</t>
-  </si>
-[...4 lines deleted...]
-    <t>4895171753598</t>
   </si>
   <si>
     <t>PIP250-91-0020EN</t>
   </si>
   <si>
     <t>oculaire incolore - anti-rayures et anti-buée- branches flexibles fumées/co-injectées noires</t>
   </si>
   <si>
     <t>4895171745401</t>
   </si>
   <si>
     <t>PIP250-94-0120EN</t>
   </si>
   <si>
     <t>oculaire incolore - anti-rayures et anti-buée- branches oranges /co-injectées noires</t>
   </si>
   <si>
     <t>4895171745555</t>
   </si>
   <si>
     <t>PIP250-88-0120EN</t>
   </si>
   <si>
     <t>oculaire incolore - avec insert de protection poussière + Branches inter-changeables avec un cordon elastique par un simple clip</t>
   </si>
@@ -7222,147 +7222,147 @@
     <row r="51" spans="1:6">
       <c r="A51" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C51" s="5"/>
       <c r="D51" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>160</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D53" s="6" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>166</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>168</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>178</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B60" s="4" t="s">
@@ -7494,51 +7494,51 @@
         <v>205</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>212</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B71" s="4" t="s">
@@ -7606,51 +7606,51 @@
         <v>231</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>232</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>233</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>236</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B78" s="4" t="s">
@@ -7922,67 +7922,67 @@
         <v>304</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>305</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>306</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4" t="s">
         <v>308</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D98" s="6" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B100" s="4" t="s">
@@ -8686,72 +8686,72 @@
       <c r="B143" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>482</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4" t="s">
         <v>484</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>486</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>487</v>
       </c>
-      <c r="E144" s="5" t="b">
-[...4 lines deleted...]
-      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4" t="s">
         <v>488</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>489</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>490</v>
       </c>
-      <c r="E145" s="5"/>
-      <c r="F145" s="5"/>
+      <c r="E145" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="F145" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4" t="s">
         <v>491</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>492</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>493</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4" t="s">
         <v>495</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>492</v>
       </c>
       <c r="C147" s="5" t="s">
@@ -9962,83 +9962,83 @@
         <v>757</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>758</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4" t="s">
         <v>759</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>760</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>761</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4" t="s">
         <v>762</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>760</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>763</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4" t="s">
         <v>764</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>760</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>765</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4" t="s">
         <v>766</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>760</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>767</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4" t="s">
         <v>768</v>
       </c>
       <c r="B228" s="4" t="s">
@@ -10250,67 +10250,67 @@
         <v>806</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>808</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4" t="s">
         <v>809</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>810</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>811</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4" t="s">
         <v>812</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>810</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>813</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4" t="s">
         <v>814</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>816</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4" t="s">
         <v>817</v>
       </c>
       <c r="B245" s="4" t="s">
@@ -10426,147 +10426,147 @@
         <v>836</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>837</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>838</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4" t="s">
         <v>839</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>841</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4" t="s">
         <v>842</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>843</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4" t="s">
         <v>844</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>845</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4" t="s">
         <v>846</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>847</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4" t="s">
         <v>848</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>849</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4" t="s">
         <v>850</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>851</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>620</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4" t="s">
         <v>852</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>853</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4" t="s">
         <v>854</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>855</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>856</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4" t="s">
         <v>857</v>
       </c>
       <c r="B261" s="4" t="s">
@@ -10650,115 +10650,115 @@
         <v>872</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>873</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>874</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4" t="s">
         <v>875</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>877</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4" t="s">
         <v>878</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>879</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4" t="s">
         <v>880</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>881</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4" t="s">
         <v>882</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>883</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4" t="s">
         <v>884</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>885</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4" t="s">
         <v>886</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>887</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>888</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4" t="s">
         <v>889</v>
       </c>
       <c r="B273" s="4" t="s">
@@ -11000,179 +11000,179 @@
         <v>931</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>932</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>933</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4" t="s">
         <v>934</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>936</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4" t="s">
         <v>937</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>938</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4" t="s">
         <v>939</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>940</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>610</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4" t="s">
         <v>941</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>942</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>607</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4" t="s">
         <v>943</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>944</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4" t="s">
         <v>945</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>946</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4" t="s">
         <v>947</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>948</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>620</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4" t="s">
         <v>949</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>951</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4" t="s">
         <v>952</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>953</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4" t="s">
         <v>954</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>955</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>956</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4" t="s">
         <v>957</v>
       </c>
       <c r="B299" s="4" t="s">
@@ -11510,195 +11510,195 @@
         <v>1034</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>1035</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4" t="s">
         <v>1037</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>1038</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="D321" s="6" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4" t="s">
         <v>1040</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>1038</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>1044</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>1046</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>1047</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>1050</v>
       </c>
       <c r="D325" s="6" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4" t="s">
         <v>1051</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>1052</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4" t="s">
         <v>1053</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>1055</v>
       </c>
       <c r="D327" s="6" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4" t="s">
         <v>1056</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>1059</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4" t="s">
         <v>1062</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>1063</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="B332" s="4" t="s">
@@ -11798,275 +11798,275 @@
         <v>1083</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>1085</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>1088</v>
       </c>
       <c r="D339" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4" t="s">
         <v>1089</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>1091</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="5"/>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="5"/>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4" t="s">
         <v>1097</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="5"/>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>1101</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="5"/>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4" t="s">
         <v>1103</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="5"/>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>1107</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="5"/>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>1113</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="5"/>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>1115</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="5"/>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4" t="s">
         <v>1116</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>616</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="5"/>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="B351" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>1119</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="5"/>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4" t="s">
         <v>1120</v>
       </c>
       <c r="B352" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="5"/>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4" t="s">
         <v>1122</v>
       </c>
       <c r="B353" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="5"/>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4" t="s">
         <v>1124</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>1125</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="5"/>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="B355" s="4" t="s">
@@ -12134,131 +12134,131 @@
         <v>1139</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>1140</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="5"/>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4" t="s">
         <v>1142</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="5"/>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4" t="s">
         <v>1145</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="5"/>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4" t="s">
         <v>1147</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="5"/>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4" t="s">
         <v>1149</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="5"/>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4" t="s">
         <v>1151</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>1152</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E364" s="5"/>
       <c r="F364" s="5"/>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>1152</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>1155</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="5"/>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>1157</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>1158</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>678</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="5"/>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="B367" s="4" t="s">
@@ -12500,131 +12500,131 @@
         <v>1202</v>
       </c>
       <c r="B382" s="4" t="s">
         <v>1203</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="5"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="B383" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="D383" s="6" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="5"/>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>1209</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="5"/>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>1212</v>
       </c>
       <c r="D385" s="6" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="5"/>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4" t="s">
         <v>1213</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>1214</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="5"/>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="5"/>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4" t="s">
         <v>1217</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>1218</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="5"/>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>1221</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="5"/>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="B390" s="4" t="s">
@@ -12804,67 +12804,67 @@
         <v>1255</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>1256</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E401" s="5"/>
       <c r="F401" s="5"/>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4" t="s">
         <v>1257</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C402" s="5" t="s">
         <v>1259</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E402" s="5"/>
       <c r="F402" s="5"/>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="E403" s="5"/>
       <c r="F403" s="5"/>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>1263</v>
       </c>
       <c r="C404" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E404" s="5"/>
       <c r="F404" s="5"/>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="B405" s="4" t="s">
@@ -12932,147 +12932,147 @@
         <v>1276</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E409" s="5"/>
       <c r="F409" s="5"/>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>1281</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="E410" s="5"/>
       <c r="F410" s="5"/>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4" t="s">
         <v>1282</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="D411" s="6" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="E411" s="5"/>
       <c r="F411" s="5"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4" t="s">
         <v>1284</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="E412" s="5"/>
       <c r="F412" s="5"/>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4" t="s">
         <v>1286</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>1287</v>
       </c>
       <c r="D413" s="6" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="E413" s="5"/>
       <c r="F413" s="5"/>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4" t="s">
         <v>1288</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>1289</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>613</v>
       </c>
       <c r="E414" s="5"/>
       <c r="F414" s="5"/>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4" t="s">
         <v>1290</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="D415" s="6" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="E415" s="5"/>
       <c r="F415" s="5"/>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4" t="s">
         <v>1292</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E416" s="5"/>
       <c r="F416" s="5"/>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4" t="s">
         <v>1294</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E417" s="5"/>
       <c r="F417" s="5"/>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="B418" s="4" t="s">
@@ -13156,115 +13156,115 @@
         <v>1312</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E423" s="5"/>
       <c r="F423" s="5"/>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="E424" s="5"/>
       <c r="F424" s="5"/>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4" t="s">
         <v>1318</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>1319</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E425" s="5"/>
       <c r="F425" s="5"/>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4" t="s">
         <v>1320</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="E426" s="5"/>
       <c r="F426" s="5"/>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4" t="s">
         <v>1322</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>1323</v>
       </c>
       <c r="D427" s="6" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E427" s="5"/>
       <c r="F427" s="5"/>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4" t="s">
         <v>1324</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>1325</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="E428" s="5"/>
       <c r="F428" s="5"/>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4" t="s">
         <v>1326</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>1328</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>671</v>
       </c>
       <c r="E429" s="5"/>
       <c r="F429" s="5"/>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="B430" s="4" t="s">
@@ -13632,99 +13632,99 @@
         <v>1395</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>1397</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E453" s="5"/>
       <c r="F453" s="5"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E454" s="5"/>
       <c r="F454" s="5"/>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="D455" s="6" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E455" s="5"/>
       <c r="F455" s="5"/>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E456" s="5"/>
       <c r="F456" s="5"/>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4" t="s">
         <v>1406</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>1407</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E457" s="5"/>
       <c r="F457" s="5"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>1409</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E458" s="5"/>
       <c r="F458" s="5"/>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="B459" s="4" t="s">
@@ -13744,67 +13744,67 @@
         <v>1412</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E460" s="5"/>
       <c r="F460" s="5"/>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="D461" s="6" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="E461" s="5"/>
       <c r="F461" s="5"/>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>1419</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="E462" s="5"/>
       <c r="F462" s="5"/>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>1422</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E463" s="5"/>
       <c r="F463" s="5"/>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="B464" s="4" t="s">
@@ -13952,147 +13952,147 @@
         <v>1450</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>1451</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E473" s="5"/>
       <c r="F473" s="5"/>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4" t="s">
         <v>1453</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C474" s="5" t="s">
         <v>1455</v>
       </c>
       <c r="D474" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E474" s="5"/>
       <c r="F474" s="5"/>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C475" s="5" t="s">
         <v>1457</v>
       </c>
       <c r="D475" s="6" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E475" s="5"/>
       <c r="F475" s="5"/>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="C476" s="5" t="s">
         <v>1460</v>
       </c>
       <c r="D476" s="6" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E476" s="5"/>
       <c r="F476" s="5"/>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4" t="s">
         <v>1461</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="D477" s="6" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="E477" s="5"/>
       <c r="F477" s="5"/>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4" t="s">
         <v>1463</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="C478" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E478" s="5"/>
       <c r="F478" s="5"/>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="D479" s="6" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E479" s="5"/>
       <c r="F479" s="5"/>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4" t="s">
         <v>1469</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>1470</v>
       </c>
       <c r="D480" s="6" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E480" s="5"/>
       <c r="F480" s="5"/>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4" t="s">
         <v>1471</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>1473</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>586</v>
       </c>
       <c r="E481" s="5"/>
       <c r="F481" s="5"/>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="B482" s="4" t="s">
@@ -14128,147 +14128,147 @@
         <v>1480</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>1481</v>
       </c>
       <c r="C484" s="5" t="s">
         <v>1482</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E484" s="5"/>
       <c r="F484" s="5"/>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4" t="s">
         <v>1483</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>1485</v>
       </c>
       <c r="D485" s="6" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="E485" s="5"/>
       <c r="F485" s="5"/>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C486" s="5" t="s">
         <v>1487</v>
       </c>
       <c r="D486" s="6" t="s">
-        <v>620</v>
+        <v>604</v>
       </c>
       <c r="E486" s="5"/>
       <c r="F486" s="5"/>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C487" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="D487" s="6" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E487" s="5"/>
       <c r="F487" s="5"/>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4" t="s">
         <v>1490</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C488" s="5" t="s">
         <v>1491</v>
       </c>
       <c r="D488" s="6" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="E488" s="5"/>
       <c r="F488" s="5"/>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C489" s="5" t="s">
         <v>1493</v>
       </c>
       <c r="D489" s="6" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="E489" s="5"/>
       <c r="F489" s="5"/>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C490" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="D490" s="6" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="E490" s="5"/>
       <c r="F490" s="5"/>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4" t="s">
         <v>1496</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C491" s="5" t="s">
         <v>1497</v>
       </c>
       <c r="D491" s="6" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="E491" s="5"/>
       <c r="F491" s="5"/>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>1499</v>
       </c>
       <c r="C492" s="5" t="s">
         <v>1500</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E492" s="5"/>
       <c r="F492" s="5"/>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="B493" s="4" t="s">
@@ -14352,115 +14352,115 @@
         <v>1516</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>1517</v>
       </c>
       <c r="C498" s="5" t="s">
         <v>1518</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E498" s="5"/>
       <c r="F498" s="5"/>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4" t="s">
         <v>1519</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C499" s="5" t="s">
         <v>1521</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="E499" s="5"/>
       <c r="F499" s="5"/>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4" t="s">
         <v>1522</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C500" s="5" t="s">
         <v>1523</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="E500" s="5"/>
       <c r="F500" s="5"/>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C501" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="D501" s="6" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E501" s="5"/>
       <c r="F501" s="5"/>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4" t="s">
         <v>1526</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C502" s="5" t="s">
         <v>1527</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="E502" s="5"/>
       <c r="F502" s="5"/>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4" t="s">
         <v>1528</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C503" s="5" t="s">
         <v>1529</v>
       </c>
       <c r="D503" s="6" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E503" s="5"/>
       <c r="F503" s="5"/>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4" t="s">
         <v>1530</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>1531</v>
       </c>
       <c r="C504" s="5" t="s">
         <v>1532</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E504" s="5"/>
       <c r="F504" s="5"/>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="B505" s="4" t="s">
@@ -14874,99 +14874,99 @@
         <v>1607</v>
       </c>
       <c r="B531" s="4" t="s">
         <v>1608</v>
       </c>
       <c r="C531" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E531" s="5"/>
       <c r="F531" s="5"/>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4" t="s">
         <v>1610</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="C532" s="5" t="s">
         <v>1612</v>
       </c>
       <c r="D532" s="6" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E532" s="5"/>
       <c r="F532" s="5"/>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="C533" s="5" t="s">
         <v>1614</v>
       </c>
       <c r="D533" s="6" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E533" s="5"/>
       <c r="F533" s="5"/>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4" t="s">
         <v>1615</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="C534" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E534" s="5"/>
       <c r="F534" s="5"/>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>1619</v>
       </c>
       <c r="D535" s="6" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="E535" s="5"/>
       <c r="F535" s="5"/>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4" t="s">
         <v>1620</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="C536" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>500</v>
       </c>
       <c r="E536" s="5"/>
       <c r="F536" s="5"/>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="B537" s="4" t="s">
@@ -15194,67 +15194,67 @@
         <v>1662</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1663</v>
       </c>
       <c r="C551" s="5" t="s">
         <v>1664</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E551" s="5"/>
       <c r="F551" s="5"/>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4" t="s">
         <v>1665</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1666</v>
       </c>
       <c r="C552" s="5" t="s">
         <v>1667</v>
       </c>
       <c r="D552" s="6" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E552" s="5"/>
       <c r="F552" s="5"/>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4" t="s">
         <v>1668</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1666</v>
       </c>
       <c r="C553" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="D553" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E553" s="5"/>
       <c r="F553" s="5"/>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4" t="s">
         <v>1670</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1671</v>
       </c>
       <c r="C554" s="5" t="s">
         <v>1672</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E554" s="5"/>
       <c r="F554" s="5"/>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4" t="s">
         <v>1673</v>
       </c>
       <c r="B555" s="4" t="s">
@@ -15274,67 +15274,67 @@
         <v>1675</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1676</v>
       </c>
       <c r="C556" s="5" t="s">
         <v>1677</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E556" s="5"/>
       <c r="F556" s="5"/>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4" t="s">
         <v>1678</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1679</v>
       </c>
       <c r="C557" s="5" t="s">
         <v>1680</v>
       </c>
       <c r="D557" s="6" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E557" s="5"/>
       <c r="F557" s="5"/>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4" t="s">
         <v>1681</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1679</v>
       </c>
       <c r="C558" s="5" t="s">
         <v>1682</v>
       </c>
       <c r="D558" s="6" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E558" s="5"/>
       <c r="F558" s="5"/>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4" t="s">
         <v>1683</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1684</v>
       </c>
       <c r="C559" s="5" t="s">
         <v>1685</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>586</v>
       </c>
       <c r="E559" s="5"/>
       <c r="F559" s="5"/>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4" t="s">
         <v>1686</v>
       </c>
       <c r="B560" s="4" t="s">
@@ -15370,147 +15370,147 @@
         <v>1692</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1693</v>
       </c>
       <c r="C562" s="5" t="s">
         <v>1694</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E562" s="5"/>
       <c r="F562" s="5"/>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4" t="s">
         <v>1695</v>
       </c>
       <c r="B563" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C563" s="5" t="s">
         <v>1697</v>
       </c>
       <c r="D563" s="6" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="E563" s="5"/>
       <c r="F563" s="5"/>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4" t="s">
         <v>1698</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C564" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="D564" s="6" t="s">
-        <v>620</v>
+        <v>601</v>
       </c>
       <c r="E564" s="5"/>
       <c r="F564" s="5"/>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4" t="s">
         <v>1700</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C565" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="D565" s="6" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="E565" s="5"/>
       <c r="F565" s="5"/>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4" t="s">
         <v>1702</v>
       </c>
       <c r="B566" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C566" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="D566" s="6" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="E566" s="5"/>
       <c r="F566" s="5"/>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4" t="s">
         <v>1704</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C567" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="D567" s="6" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="E567" s="5"/>
       <c r="F567" s="5"/>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4" t="s">
         <v>1706</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C568" s="5" t="s">
         <v>1707</v>
       </c>
       <c r="D568" s="6" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E568" s="5"/>
       <c r="F568" s="5"/>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4" t="s">
         <v>1708</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C569" s="5" t="s">
         <v>1709</v>
       </c>
       <c r="D569" s="6" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="E569" s="5"/>
       <c r="F569" s="5"/>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4" t="s">
         <v>1710</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1711</v>
       </c>
       <c r="C570" s="5" t="s">
         <v>1712</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E570" s="5"/>
       <c r="F570" s="5"/>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4" t="s">
         <v>1713</v>
       </c>
       <c r="B571" s="4" t="s">
@@ -15594,179 +15594,179 @@
         <v>1728</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1729</v>
       </c>
       <c r="C576" s="5" t="s">
         <v>1730</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E576" s="5"/>
       <c r="F576" s="5"/>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1732</v>
       </c>
       <c r="C577" s="5" t="s">
         <v>1733</v>
       </c>
       <c r="D577" s="6" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E577" s="5"/>
       <c r="F577" s="5"/>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4" t="s">
         <v>1734</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1732</v>
       </c>
       <c r="C578" s="5" t="s">
         <v>1735</v>
       </c>
       <c r="D578" s="6" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="E578" s="5"/>
       <c r="F578" s="5"/>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4" t="s">
         <v>1736</v>
       </c>
       <c r="B579" s="4" t="s">
         <v>1732</v>
       </c>
       <c r="C579" s="5" t="s">
         <v>1737</v>
       </c>
       <c r="D579" s="6" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="E579" s="5"/>
       <c r="F579" s="5"/>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4" t="s">
         <v>1738</v>
       </c>
       <c r="B580" s="4" t="s">
         <v>1732</v>
       </c>
       <c r="C580" s="5" t="s">
         <v>1739</v>
       </c>
       <c r="D580" s="6" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="E580" s="5"/>
       <c r="F580" s="5"/>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4" t="s">
         <v>1740</v>
       </c>
       <c r="B581" s="4" t="s">
         <v>1732</v>
       </c>
       <c r="C581" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="D581" s="6" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="E581" s="5"/>
       <c r="F581" s="5"/>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4" t="s">
         <v>1742</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>1743</v>
       </c>
       <c r="C582" s="5" t="s">
         <v>1744</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>671</v>
       </c>
       <c r="E582" s="5"/>
       <c r="F582" s="5"/>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4" t="s">
         <v>1745</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>1743</v>
       </c>
       <c r="C583" s="5" t="s">
         <v>1746</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E583" s="5"/>
       <c r="F583" s="5"/>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4" t="s">
         <v>1747</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>1748</v>
       </c>
       <c r="C584" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="D584" s="6" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="E584" s="5"/>
       <c r="F584" s="5"/>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4" t="s">
         <v>1750</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>1748</v>
       </c>
       <c r="C585" s="5" t="s">
         <v>1751</v>
       </c>
       <c r="D585" s="6" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="E585" s="5"/>
       <c r="F585" s="5"/>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4" t="s">
         <v>1752</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>1753</v>
       </c>
       <c r="C586" s="5" t="s">
         <v>1754</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>682</v>
       </c>
       <c r="E586" s="5"/>
       <c r="F586" s="5"/>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="B587" s="4" t="s">
@@ -16532,51 +16532,51 @@
         <v>1923</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1924</v>
       </c>
       <c r="C635" s="5" t="s">
         <v>1925</v>
       </c>
       <c r="D635" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="E635" s="5"/>
       <c r="F635" s="5"/>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="4" t="s">
         <v>1926</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1927</v>
       </c>
       <c r="C636" s="5" t="s">
         <v>1928</v>
       </c>
       <c r="D636" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E636" s="5"/>
       <c r="F636" s="5"/>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="4" t="s">
         <v>1929</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1930</v>
       </c>
       <c r="C637" s="5" t="s">
         <v>1931</v>
       </c>
       <c r="D637" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="E637" s="5"/>
       <c r="F637" s="5"/>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="4" t="s">
         <v>1933</v>
       </c>
       <c r="B638" s="4" t="s">