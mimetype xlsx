--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1147" uniqueCount="1053">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="1060">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Pica 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Pica 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Pica 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Pica 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>PIC55801</t>
   </si>
   <si>
     <t>Accessory Set "Coloured Caps" for Pica-Dry</t>
   </si>
@@ -258,51 +258,51 @@
   <si>
     <t>€ 1.41</t>
   </si>
   <si>
     <t>4260056154881</t>
   </si>
   <si>
     <t>PIC66520</t>
   </si>
   <si>
     <t>Display Pica Classic Permanent Marker</t>
   </si>
   <si>
     <t>4260056157394</t>
   </si>
   <si>
     <t>€ 524.83</t>
   </si>
   <si>
     <t>PICCOMPCE200/4</t>
   </si>
   <si>
     <t xml:space="preserve">Extention 200/4               </t>
   </si>
   <si>
-    <t>€ 964.4833</t>
+    <t>€ 964.67</t>
   </si>
   <si>
     <t>PIC5462410</t>
   </si>
   <si>
     <t>FOR ALL Universal pencil Black&amp;White, 23cm 10pc</t>
   </si>
   <si>
     <t>4260056156489</t>
   </si>
   <si>
     <t>€ 2.72</t>
   </si>
   <si>
     <t>4260056157714</t>
   </si>
   <si>
     <t>PIC5462450</t>
   </si>
   <si>
     <t>FOR ALL Universal pencil Black&amp;White, 23cm 50pc</t>
   </si>
   <si>
     <t>4260056156496</t>
   </si>
@@ -1338,51 +1338,51 @@
   <si>
     <t>4260056156236</t>
   </si>
   <si>
     <t>4260056156243</t>
   </si>
   <si>
     <t>PIC6032</t>
   </si>
   <si>
     <t>Pica BIG-Dry Refill-set FOR ALL white</t>
   </si>
   <si>
     <t>4260056156175</t>
   </si>
   <si>
     <t>4260056156182</t>
   </si>
   <si>
     <t>PIC6071</t>
   </si>
   <si>
     <t>Pica BIG-Dry Refill-set SUMMERHEAT</t>
   </si>
   <si>
-    <t>4262357553615</t>
+    <t>4262357553622</t>
   </si>
   <si>
     <t>PIC6070SB</t>
   </si>
   <si>
     <t>Pica BIG-Dry Refill-set SUMMERHEAT - SB-Version</t>
   </si>
   <si>
     <t>4260056157431</t>
   </si>
   <si>
     <t>€ 12.68</t>
   </si>
   <si>
     <t>4260056157448</t>
   </si>
   <si>
     <t>PIC6055</t>
   </si>
   <si>
     <t>Pica BIG-Dry Refill-set Stonemason 10H</t>
   </si>
   <si>
     <t>4260056155390</t>
   </si>
@@ -1581,51 +1581,51 @@
   <si>
     <t>PICCOMPCE200/2</t>
   </si>
   <si>
     <t>Pica Competence EXTENSION Classic C200/2</t>
   </si>
   <si>
     <t>€ 1345.0839</t>
   </si>
   <si>
     <t>PICCOMPCE200/21</t>
   </si>
   <si>
     <t>Pica Competence EXTENSION Classic C200/21</t>
   </si>
   <si>
     <t>€ 814.997</t>
   </si>
   <si>
     <t>PICCOMPCE200/22</t>
   </si>
   <si>
     <t>Pica Competence EXTENSION Classic C200/22</t>
   </si>
   <si>
-    <t>€ 998.58</t>
+    <t>€ 997.8</t>
   </si>
   <si>
     <t>PICCOMPCE200/3</t>
   </si>
   <si>
     <t>Pica Competence EXTENSION Classic C200/3</t>
   </si>
   <si>
     <t>€ 515.361</t>
   </si>
   <si>
     <t>PICCOMPCE200/5</t>
   </si>
   <si>
     <t>Pica Competence EXTENSION Classic C200/5</t>
   </si>
   <si>
     <t>€ 901.4796</t>
   </si>
   <si>
     <t>PICCOMPCE200/6</t>
   </si>
   <si>
     <t>Pica Competence EXTENSION Classic C200/6</t>
   </si>
@@ -1785,62 +1785,68 @@
   <si>
     <t>4260056150289</t>
   </si>
   <si>
     <t>€ 8.7</t>
   </si>
   <si>
     <t>4260056150401</t>
   </si>
   <si>
     <t>PIC4030SB</t>
   </si>
   <si>
     <t>Pica DRY Refill-Set Graphite, blister-version (10)</t>
   </si>
   <si>
     <t>4260056151859</t>
   </si>
   <si>
     <t>€ 9.43</t>
   </si>
   <si>
     <t>4260056151873</t>
   </si>
   <si>
+    <t>PIC4071</t>
+  </si>
+  <si>
+    <t>Pica DRY Refill-Set SUMMERHEAT</t>
+  </si>
+  <si>
+    <t>4262357553455</t>
+  </si>
+  <si>
+    <t>€ 6.95</t>
+  </si>
+  <si>
     <t>PIC4070</t>
   </si>
   <si>
-    <t>Pica DRY Refill-Set SUMMERHEAT</t>
-[...1 lines deleted...]
-  <si>
     <t>4260056157523</t>
   </si>
   <si>
-    <t>€ 6.95</t>
-[...1 lines deleted...]
-  <si>
     <t>4260056157530</t>
   </si>
   <si>
     <t>PIC4070SB</t>
   </si>
   <si>
     <t>Pica DRY Refill-Set SUMMERHEAT- SB-version</t>
   </si>
   <si>
     <t>4260056157493</t>
   </si>
   <si>
     <t>€ 7.23</t>
   </si>
   <si>
     <t>4260056157509</t>
   </si>
   <si>
     <t>PIC4040</t>
   </si>
   <si>
     <t>Pica DRY Refill-Set Special (8)</t>
   </si>
   <si>
     <t>4260056150562</t>
@@ -2250,50 +2256,53 @@
   <si>
     <t>4260056155505</t>
   </si>
   <si>
     <t>PIC8025</t>
   </si>
   <si>
     <t>Pica GEL Signal marker display 20 x white</t>
   </si>
   <si>
     <t>4260056151187</t>
   </si>
   <si>
     <t>€ 158.21</t>
   </si>
   <si>
     <t>PIC8020</t>
   </si>
   <si>
     <t>Pica GEL Signal marker display basic</t>
   </si>
   <si>
     <t>4260056150890</t>
   </si>
   <si>
+    <t>€ 158.4</t>
+  </si>
+  <si>
     <t>PIC8082</t>
   </si>
   <si>
     <t>Pica GEL Signal marker red</t>
   </si>
   <si>
     <t>4260056150708</t>
   </si>
   <si>
     <t>4260056150746</t>
   </si>
   <si>
     <t>PIC8082SB</t>
   </si>
   <si>
     <t>Pica GEL Signal marker red, blister-version</t>
   </si>
   <si>
     <t>4260056155246</t>
   </si>
   <si>
     <t>4260056155512</t>
   </si>
   <si>
     <t>PIC8080</t>
@@ -2677,50 +2686,62 @@
     <t>PIC57540</t>
   </si>
   <si>
     <t>Pica Tube Marking paste, 50ml, red</t>
   </si>
   <si>
     <t>4260056155635</t>
   </si>
   <si>
     <t>PIC57552</t>
   </si>
   <si>
     <t>Pica Tube Marking paste, 50ml, white</t>
   </si>
   <si>
     <t>4260056155758</t>
   </si>
   <si>
     <t>PIC57544</t>
   </si>
   <si>
     <t>Pica Tube Marking paste, 50ml, yellow</t>
   </si>
   <si>
     <t>4260056155697</t>
+  </si>
+  <si>
+    <t>PIC3097-002</t>
+  </si>
+  <si>
+    <t>Pica Value-Pack 3097-002</t>
+  </si>
+  <si>
+    <t>4262357554339</t>
+  </si>
+  <si>
+    <t>€ 35.66</t>
   </si>
   <si>
     <t>PIC30402</t>
   </si>
   <si>
     <t>Pica-Dry bundle (1x3030 + 1x4020), blister-packed</t>
   </si>
   <si>
     <t>4260056157745</t>
   </si>
   <si>
     <t>€ 19.48</t>
   </si>
   <si>
     <t>4260056157752</t>
   </si>
   <si>
     <t>PIC30403</t>
   </si>
   <si>
     <t>Pica-Dry bundle (1x3030 + 1x4030), blister-packed (10)</t>
   </si>
   <si>
     <t>4260056157776</t>
   </si>
@@ -3556,51 +3577,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F267"/>
+  <dimension ref="A1:F269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -6173,2076 +6194,2106 @@
         <v>588</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>589</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>590</v>
       </c>
       <c r="F157" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4" t="s">
         <v>591</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>593</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="E158" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E158" s="5"/>
+      <c r="F158" s="5"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="C159" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="B159" s="4" t="s">
+      <c r="D159" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="E159" s="5" t="s">
         <v>597</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
       <c r="F159" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="D160" s="6" t="s">
         <v>601</v>
       </c>
-      <c r="B160" s="4" t="s">
+      <c r="E160" s="5" t="s">
         <v>602</v>
-      </c>
-[...7 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F160" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="D161" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="B161" s="4" t="s">
+      <c r="E161" s="5" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>610</v>
       </c>
       <c r="F161" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="D162" s="6" t="s">
         <v>611</v>
       </c>
-      <c r="B162" s="4" t="s">
+      <c r="E162" s="5" t="s">
         <v>612</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F162" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="D163" s="6" t="s">
         <v>616</v>
       </c>
-      <c r="B163" s="4" t="s">
+      <c r="E163" s="5" t="s">
         <v>617</v>
-      </c>
-[...7 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F163" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="D164" s="6" t="s">
         <v>621</v>
       </c>
-      <c r="B164" s="4" t="s">
+      <c r="E164" s="5" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>625</v>
       </c>
       <c r="F164" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="D165" s="6" t="s">
         <v>626</v>
       </c>
-      <c r="B165" s="4" t="s">
+      <c r="E165" s="5" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>629</v>
       </c>
       <c r="F165" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="C166" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="B166" s="4" t="s">
+      <c r="D166" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="E166" s="5" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F166" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="D167" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="B167" s="4" t="s">
+      <c r="E167" s="5" t="s">
         <v>636</v>
-      </c>
-[...7 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F167" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="C168" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="B168" s="4" t="s">
+      <c r="D168" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="E168" s="5" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F168" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="C169" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="B169" s="4" t="s">
+      <c r="D169" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="E169" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="C169" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F169" s="5"/>
+      <c r="F169" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="C170" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="B170" s="4" t="s">
+      <c r="D170" s="6" t="s">
         <v>648</v>
-      </c>
-[...4 lines deleted...]
-        <v>650</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="C171" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="B171" s="4" t="s">
+      <c r="D171" s="6" t="s">
         <v>652</v>
       </c>
-      <c r="C171" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5"/>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="D172" s="6" t="s">
         <v>656</v>
       </c>
-      <c r="B172" s="4" t="s">
+      <c r="E172" s="5" t="s">
         <v>657</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
       <c r="F172" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="D173" s="6" t="s">
         <v>661</v>
       </c>
-      <c r="B173" s="4" t="s">
+      <c r="E173" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="C173" s="5" t="s">
-[...3 lines deleted...]
-        <v>664</v>
+      <c r="F173" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="C174" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="B174" s="4" t="s">
+      <c r="D174" s="6" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="D175" s="6" t="s">
         <v>670</v>
       </c>
-      <c r="B175" s="4" t="s">
+      <c r="E175" s="5" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F175" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="C176" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="B176" s="4" t="s">
+      <c r="D176" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="E176" s="5" t="s">
         <v>675</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
       <c r="F176" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="D177" s="6" t="s">
         <v>679</v>
       </c>
-      <c r="B177" s="4" t="s">
+      <c r="E177" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="C177" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F177" s="5"/>
+      <c r="F177" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="C178" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="B178" s="4" t="s">
+      <c r="D178" s="6" t="s">
         <v>684</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="C179" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="B179" s="4" t="s">
+      <c r="D179" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="C179" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5"/>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="D180" s="6" t="s">
         <v>692</v>
       </c>
-      <c r="B180" s="4" t="s">
+      <c r="E180" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="C180" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F180" s="5"/>
+      <c r="F180" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="C181" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="B181" s="4" t="s">
+      <c r="D181" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="C181" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="5"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="C182" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="B182" s="4" t="s">
+      <c r="D182" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="E182" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="C182" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F182" s="5"/>
+      <c r="F182" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="B183" s="4" t="s">
         <v>703</v>
       </c>
-      <c r="B183" s="4" t="s">
+      <c r="C183" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="C183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D183" s="6" t="s">
-        <v>706</v>
-[...6 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5"/>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="D184" s="6" t="s">
         <v>708</v>
       </c>
-      <c r="B184" s="4" t="s">
+      <c r="E184" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="C184" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F184" s="5">
-        <v>240</v>
+        <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="D185" s="6" t="s">
         <v>713</v>
       </c>
-      <c r="B185" s="4" t="s">
+      <c r="E185" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="C185" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F185" s="5">
-        <v>10</v>
+        <v>240</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="C186" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="B186" s="4" t="s">
+      <c r="D186" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="E186" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="C186" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F186" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="C187" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="B187" s="4" t="s">
+      <c r="D187" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="E187" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="C187" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F187" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="D188" s="6" t="s">
         <v>726</v>
       </c>
-      <c r="B188" s="4" t="s">
+      <c r="E188" s="5" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>730</v>
       </c>
       <c r="F188" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="D189" s="6" t="s">
         <v>731</v>
       </c>
-      <c r="B189" s="4" t="s">
+      <c r="E189" s="5" t="s">
         <v>732</v>
-      </c>
-[...7 lines deleted...]
-        <v>734</v>
       </c>
       <c r="F189" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="C190" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="B190" s="4" t="s">
+      <c r="D190" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="E190" s="5" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F190" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="C191" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="B191" s="4" t="s">
+      <c r="D191" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="E191" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="C191" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F191" s="5"/>
+      <c r="F191" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="C192" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="B192" s="4" t="s">
+      <c r="D192" s="6" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="B193" s="4" t="s">
         <v>746</v>
       </c>
-      <c r="B193" s="4" t="s">
+      <c r="C193" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="C193" s="5" t="s">
+      <c r="D193" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="D193" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E193" s="5"/>
+      <c r="F193" s="5"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="B194" s="4" t="s">
         <v>750</v>
       </c>
-      <c r="B194" s="4" t="s">
+      <c r="C194" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="C194" s="5" t="s">
+      <c r="D194" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="E194" s="5" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F194" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="B195" s="4" t="s">
         <v>754</v>
       </c>
-      <c r="B195" s="4" t="s">
+      <c r="C195" s="5" t="s">
         <v>755</v>
       </c>
-      <c r="C195" s="5" t="s">
+      <c r="D195" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="E195" s="5" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="F195" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="B196" s="4" t="s">
         <v>758</v>
       </c>
-      <c r="B196" s="4" t="s">
+      <c r="C196" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="C196" s="5" t="s">
+      <c r="D196" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="E196" s="5" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="F196" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="B197" s="4" t="s">
         <v>762</v>
       </c>
-      <c r="B197" s="4" t="s">
+      <c r="C197" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="C197" s="5" t="s">
+      <c r="D197" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="E197" s="5" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
       <c r="F197" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="B198" s="4" t="s">
         <v>766</v>
       </c>
-      <c r="B198" s="4" t="s">
+      <c r="C198" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="C198" s="5" t="s">
+      <c r="D198" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="E198" s="5" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
       <c r="F198" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="B199" s="4" t="s">
         <v>770</v>
       </c>
-      <c r="B199" s="4" t="s">
+      <c r="C199" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="C199" s="5" t="s">
+      <c r="D199" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="E199" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="D199" s="6" t="s">
-        <v>773</v>
+      <c r="F199" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="B200" s="4" t="s">
         <v>774</v>
       </c>
-      <c r="B200" s="4" t="s">
+      <c r="C200" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="C200" s="5" t="s">
+      <c r="D200" s="6" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4" t="s">
         <v>777</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>778</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>779</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>776</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="B202" s="4" t="s">
         <v>781</v>
       </c>
-      <c r="B202" s="4" t="s">
+      <c r="C202" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="C202" s="5" t="s">
+      <c r="D202" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="E202" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="D202" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F202" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="B203" s="4" t="s">
         <v>785</v>
       </c>
-      <c r="B203" s="4" t="s">
+      <c r="C203" s="5" t="s">
         <v>786</v>
       </c>
-      <c r="C203" s="5" t="s">
+      <c r="D203" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="E203" s="5" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
       <c r="F203" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="C204" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="B204" s="4" t="s">
+      <c r="D204" s="6" t="s">
         <v>791</v>
       </c>
-      <c r="C204" s="5" t="s">
+      <c r="E204" s="5" t="s">
         <v>792</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
       <c r="F204" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="B205" s="4" t="s">
         <v>794</v>
       </c>
-      <c r="B205" s="4" t="s">
+      <c r="C205" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="C205" s="5" t="s">
+      <c r="D205" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="E205" s="5" t="s">
         <v>796</v>
-      </c>
-[...4 lines deleted...]
-        <v>797</v>
       </c>
       <c r="F205" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="B206" s="4" t="s">
         <v>798</v>
       </c>
-      <c r="B206" s="4" t="s">
+      <c r="C206" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="C206" s="5" t="s">
+      <c r="D206" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="E206" s="5" t="s">
         <v>800</v>
       </c>
-      <c r="D206" s="6" t="s">
-[...3 lines deleted...]
-      <c r="F206" s="5"/>
+      <c r="F206" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4" t="s">
         <v>801</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>802</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>803</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>475</v>
-[...6 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="E207" s="5"/>
+      <c r="F207" s="5"/>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="B208" s="4" t="s">
         <v>805</v>
       </c>
-      <c r="B208" s="4" t="s">
+      <c r="C208" s="5" t="s">
         <v>806</v>
       </c>
-      <c r="C208" s="5" t="s">
+      <c r="D208" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="E208" s="5" t="s">
         <v>807</v>
-      </c>
-[...4 lines deleted...]
-        <v>808</v>
       </c>
       <c r="F208" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="B209" s="4" t="s">
         <v>809</v>
       </c>
-      <c r="B209" s="4" t="s">
+      <c r="C209" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="C209" s="5" t="s">
+      <c r="D209" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="E209" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="D209" s="6" t="s">
-[...3 lines deleted...]
-      <c r="F209" s="5"/>
+      <c r="F209" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B210" s="4" t="s">
         <v>813</v>
       </c>
-      <c r="B210" s="4" t="s">
+      <c r="C210" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="C210" s="5" t="s">
+      <c r="D210" s="6" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="B211" s="4" t="s">
         <v>817</v>
       </c>
-      <c r="B211" s="4" t="s">
+      <c r="C211" s="5" t="s">
         <v>818</v>
       </c>
-      <c r="C211" s="5" t="s">
+      <c r="D211" s="6" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="B212" s="4" t="s">
         <v>821</v>
       </c>
-      <c r="B212" s="4" t="s">
+      <c r="C212" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="C212" s="5" t="s">
+      <c r="D212" s="6" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="B213" s="4" t="s">
         <v>825</v>
       </c>
-      <c r="B213" s="4" t="s">
+      <c r="C213" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="C213" s="5" t="s">
+      <c r="D213" s="6" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="B214" s="4" t="s">
         <v>829</v>
       </c>
-      <c r="B214" s="4" t="s">
+      <c r="C214" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="C214" s="5" t="s">
+      <c r="D214" s="6" t="s">
         <v>831</v>
       </c>
-      <c r="D214" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E214" s="5"/>
+      <c r="F214" s="5"/>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="B215" s="4" t="s">
         <v>833</v>
       </c>
-      <c r="B215" s="4" t="s">
+      <c r="C215" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="C215" s="5" t="s">
+      <c r="D215" s="6" t="s">
         <v>835</v>
       </c>
-      <c r="D215" s="6" t="s">
-[...3 lines deleted...]
-      <c r="F215" s="5"/>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="B216" s="4" t="s">
         <v>837</v>
       </c>
-      <c r="B216" s="4" t="s">
+      <c r="C216" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="C216" s="5" t="s">
+      <c r="D216" s="6" t="s">
         <v>839</v>
       </c>
-      <c r="D216" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E216" s="5"/>
+      <c r="F216" s="5"/>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="C217" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="B217" s="4" t="s">
+      <c r="D217" s="6" t="s">
         <v>843</v>
       </c>
-      <c r="C217" s="5" t="s">
+      <c r="E217" s="5" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>845</v>
       </c>
       <c r="F217" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="B218" s="4" t="s">
         <v>846</v>
       </c>
-      <c r="B218" s="4" t="s">
+      <c r="C218" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="C218" s="5" t="s">
+      <c r="D218" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E218" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="D218" s="6" t="s">
-        <v>849</v>
+      <c r="F218" s="5">
+        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="B219" s="4" t="s">
         <v>850</v>
       </c>
-      <c r="B219" s="4" t="s">
+      <c r="C219" s="5" t="s">
         <v>851</v>
       </c>
-      <c r="C219" s="5" t="s">
+      <c r="D219" s="6" t="s">
         <v>852</v>
       </c>
-      <c r="D219" s="6" t="s">
-[...3 lines deleted...]
-      <c r="F219" s="5"/>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="B220" s="4" t="s">
         <v>854</v>
       </c>
-      <c r="B220" s="4" t="s">
+      <c r="C220" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="C220" s="5" t="s">
+      <c r="D220" s="6" t="s">
         <v>856</v>
       </c>
-      <c r="D220" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E220" s="5"/>
+      <c r="F220" s="5"/>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="B221" s="4" t="s">
         <v>858</v>
       </c>
-      <c r="B221" s="4" t="s">
+      <c r="C221" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="C221" s="5" t="s">
+      <c r="D221" s="6" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="B222" s="4" t="s">
         <v>862</v>
       </c>
-      <c r="B222" s="4" t="s">
+      <c r="C222" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="C222" s="5" t="s">
+      <c r="D222" s="6" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="B223" s="4" t="s">
         <v>866</v>
       </c>
-      <c r="B223" s="4" t="s">
+      <c r="C223" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="C223" s="5" t="s">
+      <c r="D223" s="6" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="B224" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B224" s="4" t="s">
+      <c r="C224" s="5" t="s">
         <v>871</v>
       </c>
-      <c r="C224" s="5" t="s">
+      <c r="D224" s="6" t="s">
         <v>872</v>
       </c>
-      <c r="D224" s="6" t="s">
-[...3 lines deleted...]
-      <c r="F224" s="5"/>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="B225" s="4" t="s">
         <v>874</v>
       </c>
-      <c r="B225" s="4" t="s">
+      <c r="C225" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="C225" s="5" t="s">
+      <c r="D225" s="6" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4" t="s">
         <v>877</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>878</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>879</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4" t="s">
         <v>880</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>881</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>882</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4" t="s">
         <v>883</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>884</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>885</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4" t="s">
         <v>886</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>887</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>888</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4" t="s">
         <v>889</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>890</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>891</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>892</v>
-[...6 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="E230" s="5"/>
+      <c r="F230" s="5"/>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="C231" s="5" t="s">
         <v>894</v>
       </c>
-      <c r="B231" s="4" t="s">
+      <c r="D231" s="6" t="s">
         <v>895</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="D232" s="6" t="s">
         <v>899</v>
       </c>
-      <c r="B232" s="4" t="s">
+      <c r="E232" s="5" t="s">
         <v>900</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
       <c r="F232" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="D233" s="6" t="s">
         <v>904</v>
       </c>
-      <c r="B233" s="4" t="s">
+      <c r="E233" s="5" t="s">
         <v>905</v>
-      </c>
-[...7 lines deleted...]
-        <v>908</v>
       </c>
       <c r="F233" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4" t="s">
+        <v>906</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="D234" s="6" t="s">
         <v>909</v>
       </c>
-      <c r="B234" s="4" t="s">
+      <c r="E234" s="5" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>913</v>
       </c>
       <c r="F234" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4" t="s">
+        <v>911</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="D235" s="6" t="s">
         <v>914</v>
       </c>
-      <c r="B235" s="4" t="s">
+      <c r="E235" s="5" t="s">
         <v>915</v>
-      </c>
-[...5 lines deleted...]
-        <v>917</v>
       </c>
       <c r="F235" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4" t="s">
+        <v>916</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>917</v>
+      </c>
+      <c r="C236" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="B236" s="4" t="s">
+      <c r="D236" s="6" t="s">
         <v>919</v>
       </c>
-      <c r="C236" s="5" t="s">
+      <c r="E236" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="D236" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F236" s="5">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4" t="s">
+        <v>921</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="C237" s="5"/>
+      <c r="D237" s="6" t="s">
         <v>923</v>
       </c>
-      <c r="B237" s="4" t="s">
+      <c r="E237" s="5" t="s">
         <v>924</v>
-      </c>
-[...7 lines deleted...]
-        <v>927</v>
       </c>
       <c r="F237" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="D238" s="6" t="s">
         <v>928</v>
       </c>
-      <c r="B238" s="4" t="s">
+      <c r="E238" s="5" t="s">
         <v>929</v>
       </c>
-      <c r="C238" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F238" s="5">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="D239" s="6" t="s">
         <v>933</v>
       </c>
-      <c r="B239" s="4" t="s">
+      <c r="E239" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="C239" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F239" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="C240" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="B240" s="4" t="s">
+      <c r="D240" s="6" t="s">
         <v>938</v>
       </c>
-      <c r="C240" s="5" t="s">
+      <c r="E240" s="5" t="s">
         <v>939</v>
       </c>
-      <c r="D240" s="6" t="s">
-[...3 lines deleted...]
-      <c r="F240" s="5"/>
+      <c r="F240" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="B241" s="4" t="s">
         <v>941</v>
       </c>
-      <c r="B241" s="4" t="s">
+      <c r="C241" s="5" t="s">
         <v>942</v>
       </c>
-      <c r="C241" s="5" t="s">
+      <c r="D241" s="6" t="s">
         <v>943</v>
       </c>
-      <c r="D241" s="6" t="s">
-[...3 lines deleted...]
-        <v>945</v>
+      <c r="E241" s="5" t="b">
+        <v>0</v>
       </c>
       <c r="F241" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="C242" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="B242" s="4" t="s">
+      <c r="D242" s="6" t="s">
         <v>947</v>
-      </c>
-[...2 lines deleted...]
-        <v>948</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="B243" s="4" t="s">
         <v>949</v>
       </c>
-      <c r="B243" s="4" t="s">
+      <c r="C243" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="C243" s="5" t="s">
+      <c r="D243" s="6" t="s">
         <v>951</v>
       </c>
-      <c r="D243" s="6" t="s">
+      <c r="E243" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="E243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="B244" s="4" t="s">
         <v>954</v>
       </c>
-      <c r="B244" s="4" t="s">
+      <c r="C244" s="5"/>
+      <c r="D244" s="6" t="s">
         <v>955</v>
-      </c>
-[...4 lines deleted...]
-        <v>957</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="C245" s="5" t="s">
         <v>958</v>
       </c>
-      <c r="B245" s="4" t="s">
+      <c r="D245" s="6" t="s">
         <v>959</v>
       </c>
-      <c r="C245" s="5" t="s">
+      <c r="E245" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="D245" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F245" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="B246" s="4" t="s">
         <v>962</v>
       </c>
-      <c r="B246" s="4" t="s">
+      <c r="C246" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="C246" s="5" t="s">
+      <c r="D246" s="6" t="s">
         <v>964</v>
       </c>
-      <c r="D246" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E246" s="5"/>
+      <c r="F246" s="5"/>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="B247" s="4" t="s">
         <v>966</v>
       </c>
-      <c r="B247" s="4" t="s">
+      <c r="C247" s="5" t="s">
         <v>967</v>
       </c>
-      <c r="C247" s="5" t="s">
+      <c r="D247" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E247" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="D247" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F247" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="C248" s="5" t="s">
         <v>971</v>
       </c>
-      <c r="B248" s="4" t="s">
+      <c r="D248" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E248" s="5" t="s">
         <v>972</v>
-      </c>
-[...7 lines deleted...]
-        <v>974</v>
       </c>
       <c r="F248" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="C249" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="B249" s="4" t="s">
+      <c r="D249" s="6" t="s">
         <v>976</v>
       </c>
-      <c r="C249" s="5" t="s">
+      <c r="E249" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="D249" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F249" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="B250" s="4" t="s">
         <v>979</v>
       </c>
-      <c r="B250" s="4" t="s">
+      <c r="C250" s="5" t="s">
         <v>980</v>
       </c>
-      <c r="C250" s="5" t="s">
+      <c r="D250" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E250" s="5" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F250" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="B251" s="4" t="s">
         <v>983</v>
       </c>
-      <c r="B251" s="4" t="s">
+      <c r="C251" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="C251" s="5" t="s">
+      <c r="D251" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E251" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="D251" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F251" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="B252" s="4" t="s">
         <v>987</v>
       </c>
-      <c r="B252" s="4" t="s">
+      <c r="C252" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="C252" s="5" t="s">
+      <c r="D252" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E252" s="5" t="s">
         <v>989</v>
-      </c>
-[...4 lines deleted...]
-        <v>990</v>
       </c>
       <c r="F252" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="B253" s="4" t="s">
         <v>991</v>
       </c>
-      <c r="B253" s="4" t="s">
+      <c r="C253" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="C253" s="5" t="s">
+      <c r="D253" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="E253" s="5" t="s">
         <v>993</v>
-      </c>
-[...4 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F253" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="B254" s="4" t="s">
         <v>995</v>
       </c>
-      <c r="B254" s="4" t="s">
+      <c r="C254" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="C254" s="5" t="s">
+      <c r="D254" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E254" s="5" t="s">
         <v>997</v>
-      </c>
-[...4 lines deleted...]
-        <v>998</v>
       </c>
       <c r="F254" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="B255" s="4" t="s">
         <v>999</v>
       </c>
-      <c r="B255" s="4" t="s">
+      <c r="C255" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="C255" s="5" t="s">
+      <c r="D255" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="E255" s="5" t="s">
         <v>1001</v>
-      </c>
-[...4 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="F255" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B256" s="4" t="s">
         <v>1003</v>
       </c>
-      <c r="B256" s="4" t="s">
+      <c r="C256" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="C256" s="5" t="s">
+      <c r="D256" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="E256" s="5" t="s">
         <v>1005</v>
-      </c>
-[...4 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="F256" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C257" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="B257" s="4" t="s">
+      <c r="D257" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="E257" s="5" t="s">
         <v>1009</v>
       </c>
-      <c r="C257" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F257" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C258" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="B258" s="4" t="s">
+      <c r="D258" s="6" t="s">
         <v>1013</v>
       </c>
-      <c r="C258" s="5" t="s">
+      <c r="E258" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="D258" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F258" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B259" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C259" s="5" t="s">
         <v>1017</v>
       </c>
-      <c r="B259" s="4" t="s">
+      <c r="D259" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E259" s="5" t="s">
         <v>1018</v>
-      </c>
-[...7 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="F259" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B260" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C260" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="B260" s="4" t="s">
+      <c r="D260" s="6" t="s">
         <v>1022</v>
       </c>
-      <c r="C260" s="5" t="s">
+      <c r="E260" s="5" t="s">
         <v>1023</v>
       </c>
-      <c r="D260" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F260" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B261" s="4" t="s">
         <v>1025</v>
       </c>
-      <c r="B261" s="4" t="s">
+      <c r="C261" s="5" t="s">
         <v>1026</v>
       </c>
-      <c r="C261" s="5" t="s">
+      <c r="D261" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E261" s="5" t="s">
         <v>1027</v>
-      </c>
-[...4 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="F261" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B262" s="4" t="s">
         <v>1029</v>
       </c>
-      <c r="B262" s="4" t="s">
+      <c r="C262" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="C262" s="5" t="s">
+      <c r="D262" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E262" s="5" t="s">
         <v>1031</v>
       </c>
-      <c r="D262" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F262" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B263" s="4" t="s">
         <v>1033</v>
       </c>
-      <c r="B263" s="4" t="s">
+      <c r="C263" s="5" t="s">
         <v>1034</v>
       </c>
-      <c r="C263" s="5" t="s">
+      <c r="D263" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E263" s="5" t="s">
         <v>1035</v>
-      </c>
-[...4 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="F263" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B264" s="4" t="s">
         <v>1037</v>
       </c>
-      <c r="B264" s="4" t="s">
+      <c r="C264" s="5" t="s">
         <v>1038</v>
       </c>
-      <c r="C264" s="5" t="s">
+      <c r="D264" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E264" s="5" t="s">
         <v>1039</v>
-      </c>
-[...4 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="F264" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B265" s="4" t="s">
         <v>1041</v>
       </c>
-      <c r="B265" s="4" t="s">
+      <c r="C265" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="C265" s="5" t="s">
+      <c r="D265" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E265" s="5" t="s">
         <v>1043</v>
-      </c>
-[...4 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F265" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B266" s="4" t="s">
         <v>1045</v>
       </c>
-      <c r="B266" s="4" t="s">
+      <c r="C266" s="5" t="s">
         <v>1046</v>
       </c>
-      <c r="C266" s="5" t="s">
+      <c r="D266" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E266" s="5" t="s">
         <v>1047</v>
-      </c>
-[...4 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="F266" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B267" s="4" t="s">
         <v>1049</v>
       </c>
-      <c r="B267" s="4" t="s">
+      <c r="C267" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="C267" s="5" t="s">
+      <c r="D267" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E267" s="5" t="s">
         <v>1051</v>
       </c>
-      <c r="D267" s="6" t="s">
+      <c r="F267" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" s="4" t="s">
         <v>1052</v>
       </c>
-      <c r="E267" s="5" t="b">
+      <c r="B268" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C268" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D268" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F268" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E269" s="5" t="b">
         <v>0</v>
       </c>
-      <c r="F267" s="5">
+      <c r="F269" s="5">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">