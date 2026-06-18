--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="314">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif GT Line 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst GT Line 5/2026 in EURO excl. BTW</t>
+    <t>Tarif GT Line 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst GT Line 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>GTLAI1XB</t>
   </si>
   <si>
     <t>GT LINE AI1X.B</t>
   </si>
@@ -463,71 +463,71 @@
   <si>
     <t>GTLFORCEBOX18</t>
   </si>
   <si>
     <t>GT LINE FORCE BOX 18</t>
   </si>
   <si>
     <t>8024482181950</t>
   </si>
   <si>
     <t>€ 111.44778</t>
   </si>
   <si>
     <t>GTLFORCEBOX21</t>
   </si>
   <si>
     <t>GT LINE FORCE BOX 21</t>
   </si>
   <si>
     <t>8024482181554</t>
   </si>
   <si>
     <t>€ 123.17778</t>
   </si>
   <si>
+    <t>GTLKIN1032</t>
+  </si>
+  <si>
+    <t>GT LINE Feet</t>
+  </si>
+  <si>
+    <t>8024482180236</t>
+  </si>
+  <si>
+    <t>€ 17.53158</t>
+  </si>
+  <si>
     <t>GTLKIN0775</t>
   </si>
   <si>
-    <t>GT LINE Feet</t>
-[...1 lines deleted...]
-  <si>
     <t>8024482178684</t>
   </si>
   <si>
     <t>€ 26.96144</t>
   </si>
   <si>
-    <t>GTLKIN1032</t>
-[...7 lines deleted...]
-  <si>
     <t>GTLGT4419PTS</t>
   </si>
   <si>
     <t>GT LINE GT 44-19 PTS</t>
   </si>
   <si>
     <t>8024482015569</t>
   </si>
   <si>
     <t>€ 261.3888</t>
   </si>
   <si>
     <t>GTLGT5221PEL</t>
   </si>
   <si>
     <t>GT LINE GT 52-21 PEL</t>
   </si>
   <si>
     <t>8024482184302</t>
   </si>
   <si>
     <t>€ 360.1152</t>
   </si>
   <si>
     <t>GTLGT5221PSS</t>
@@ -622,90 +622,102 @@
   <si>
     <t>GTLKIN0650</t>
   </si>
   <si>
     <t>GT LINE Lid support stays</t>
   </si>
   <si>
     <t>8024482179827</t>
   </si>
   <si>
     <t>€ 12.94149</t>
   </si>
   <si>
     <t>GTLKIN0997</t>
   </si>
   <si>
     <t>GT LINE Lock</t>
   </si>
   <si>
     <t>8024482179131</t>
   </si>
   <si>
     <t>€ 32.89296</t>
   </si>
   <si>
+    <t>GTLKIN0361</t>
+  </si>
+  <si>
+    <t>GT LINE Locks</t>
+  </si>
+  <si>
+    <t>8024482011141</t>
+  </si>
+  <si>
+    <t>€ 56.3254</t>
+  </si>
+  <si>
+    <t>GTLKIN0365</t>
+  </si>
+  <si>
+    <t>8024482012742</t>
+  </si>
+  <si>
+    <t>€ 56.07981</t>
+  </si>
+  <si>
     <t>GTLKIN1218</t>
   </si>
   <si>
-    <t>GT LINE Locks</t>
-[...1 lines deleted...]
-  <si>
     <t>8024482183565</t>
   </si>
   <si>
     <t>€ 33.664</t>
   </si>
   <si>
-    <t>GTLKIN0365</t>
-[...16 lines deleted...]
-  <si>
     <t>GTLKIN0864</t>
   </si>
   <si>
     <t>GT LINE Locks TSA</t>
   </si>
   <si>
     <t>8024482176482</t>
   </si>
   <si>
     <t>€ 65.2467</t>
+  </si>
+  <si>
+    <t>GTLNMWHEELSPEL</t>
+  </si>
+  <si>
+    <t>GT LINE NM WHEELS PEL</t>
+  </si>
+  <si>
+    <t>8024482009117</t>
+  </si>
+  <si>
+    <t>€ 474.048</t>
   </si>
   <si>
     <t>GTLNMWHEELSPTS</t>
   </si>
   <si>
     <t>GT LINE NM WHEELS PTS</t>
   </si>
   <si>
     <t>8024482009124</t>
   </si>
   <si>
     <t>€ 526.9014</t>
   </si>
   <si>
     <t>GTLPIVOTPTS</t>
   </si>
   <si>
     <t>GT LINE PIVOT PTS</t>
   </si>
   <si>
     <t xml:space="preserve">8024482180854 </t>
   </si>
   <si>
     <t>€ 461.15</t>
   </si>
@@ -1329,51 +1341,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F89"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -2204,65 +2216,65 @@
       <c r="D68" s="6" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>235</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="5"/>
+      <c r="C70" s="5" t="s">
+        <v>239</v>
+      </c>
       <c r="D70" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="C71" s="5" t="s">
         <v>242</v>
       </c>
+      <c r="C71" s="5"/>
       <c r="D71" s="6" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>249</v>
       </c>
@@ -2342,173 +2354,187 @@
       <c r="D78" s="6" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>274</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4" t="s">
         <v>276</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="C80" s="5"/>
+      <c r="C80" s="5" t="s">
+        <v>278</v>
+      </c>
       <c r="D80" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="C81" s="5"/>
       <c r="D81" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>284</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4" t="s">
         <v>286</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="C84" s="5"/>
+        <v>287</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>291</v>
+      </c>
       <c r="D84" s="6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="C85" s="5" t="s">
         <v>294</v>
       </c>
+      <c r="C85" s="5"/>
       <c r="D85" s="6" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="C86" s="5"/>
+      <c r="C86" s="5" t="s">
+        <v>298</v>
+      </c>
       <c r="D86" s="6" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="C87" s="5" t="s">
         <v>301</v>
       </c>
+      <c r="C87" s="5"/>
       <c r="D87" s="6" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>304</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>305</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="C89" s="5"/>
+      <c r="C89" s="5" t="s">
+        <v>309</v>
+      </c>
       <c r="D89" s="6" t="s">
-        <v>309</v>
+        <v>310</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C90" s="5"/>
+      <c r="D90" s="6" t="s">
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Catalog</vt:lpstr>