--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -30,54 +30,54 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4950" uniqueCount="4133">
   <si>
     <t>S.A. BELTRACY N.V.</t>
   </si>
   <si>
     <t>Bergensesteenweg, 189</t>
   </si>
   <si>
     <t>B-1600 Sint Pieters Leeuw</t>
   </si>
   <si>
     <t>Tel. : 02/543.68.90</t>
   </si>
   <si>
     <t>Fax : 02/538.59.10</t>
   </si>
   <si>
     <t>e-mail : info@beltacy.be</t>
   </si>
   <si>
-    <t>Tarif Bianditz 5/2026 en EURO hors TVA</t>
-[...2 lines deleted...]
-    <t>Prijslijst Bianditz 5/2026 in EURO excl. BTW</t>
+    <t>Tarif Bianditz 6/2026 en EURO hors TVA</t>
+  </si>
+  <si>
+    <t>Prijslijst Bianditz 6/2026 in EURO excl. BTW</t>
   </si>
   <si>
     <t>Référence / Referentie</t>
   </si>
   <si>
     <t>Benaming / Désignation</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Prijs / Prix</t>
   </si>
   <si>
     <t>EAN Minimum Packaging</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>BIA242691</t>
   </si>
   <si>
     <t xml:space="preserve"> Cuad. 10x30 mm. Hex. 10 mm.</t>
   </si>